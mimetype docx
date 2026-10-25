--- v0 (2025-10-10)
+++ v1 (2026-10-25)
@@ -1,7315 +1,5724 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="266612F2" w14:textId="77777777" w:rsidR="00277A39" w:rsidRPr="009D0BA8" w:rsidRDefault="00277A39" w:rsidP="00277A39">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tblBorders>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6780"/>
+        <w:gridCol w:w="2235"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="20BC2647" w14:paraId="12159C81" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="787E969B" w14:textId="2A8CE6A1" w:rsidR="59D53B2B" w:rsidRDefault="64E9A71D" w:rsidP="590406C8">
+            <w:pPr>
+              <w:ind w:right="486"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Notification of Permanent Exclusion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C69703F" w14:textId="34AFEB38" w:rsidR="59D53B2B" w:rsidRDefault="64E9A71D" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2026 - 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FF61850" w14:textId="739F7CD2" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="15473ABB" w14:textId="17576CC2" w:rsidR="433C2F9E" w:rsidRDefault="433C2F9E" w:rsidP="20BC2647">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="486" w:firstLine="900"/>
-        <w:jc w:val="center"/>
+        <w:ind w:right="486"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D0BA8">
+      <w:r w:rsidRPr="20BC2647">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notification of Permanent Exclusion </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F18BE1" w14:textId="1F8B7AEB" w:rsidR="00277A39" w:rsidRPr="009D0BA8" w:rsidRDefault="00277A39" w:rsidP="482EA39E">
+    <w:p w14:paraId="31AB8F85" w14:textId="2306DD1D" w:rsidR="2BBFA3C9" w:rsidRDefault="2BBFA3C9" w:rsidP="20BC2647">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D0BA8">
+      <w:r w:rsidRPr="20BC2647">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Key information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583FA471" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="00255CAC">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2322"/>
+        <w:gridCol w:w="2172"/>
+        <w:gridCol w:w="2311"/>
+        <w:gridCol w:w="2211"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="20BC2647" w14:paraId="2719D3F0" w14:textId="77777777" w:rsidTr="6D7D8E78">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1283FC" w14:textId="0D301998" w:rsidR="2BBFA3C9" w:rsidRDefault="2BBFA3C9" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="113AAC94" w14:textId="101479C7" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC5EE44" w14:textId="55E8B64F" w:rsidR="65543E3C" w:rsidRDefault="65543E3C" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date PEX issued</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0095F6DD" w14:textId="6AE82276" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20BC2647" w14:paraId="6B2E0A30" w14:textId="77777777" w:rsidTr="6D7D8E78">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="138197A5" w14:textId="15E7ADE8" w:rsidR="2BBFA3C9" w:rsidRDefault="2BBFA3C9" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pupil name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA937F9" w14:textId="101479C7" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="598F047B" w14:textId="1F1A34E5" w:rsidR="2BBFA3C9" w:rsidRDefault="2BBFA3C9" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15797331" w14:textId="101479C7" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6D7D8E78" w14:paraId="301537E2" w14:textId="77777777" w:rsidTr="6D7D8E78">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB49D99" w14:textId="5480E6B6" w:rsidR="3027D31D" w:rsidRDefault="3027D31D" w:rsidP="6D7D8E78">
+            <w:r w:rsidRPr="6D7D8E78">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>UPN:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7404" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5486F0D7" w14:textId="15568034" w:rsidR="6D7D8E78" w:rsidRDefault="6D7D8E78" w:rsidP="6D7D8E78">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20BC2647" w14:paraId="2F2B2B9F" w14:textId="77777777" w:rsidTr="6D7D8E78">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79931E7A" w14:textId="52BFE41A" w:rsidR="2BBFA3C9" w:rsidRDefault="2BBFA3C9" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Year grou</w:t>
+            </w:r>
+            <w:r w:rsidR="31161ED9" w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E97F3D5" w14:textId="101479C7" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A34E9E" w14:textId="5EDD33F7" w:rsidR="2BBFA3C9" w:rsidRDefault="2BBFA3C9" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Gender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB5DB00" w14:textId="101479C7" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20BC2647" w14:paraId="4C6F996F" w14:textId="77777777" w:rsidTr="6D7D8E78">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B048532" w14:textId="7A04E9BE" w:rsidR="38D671F1" w:rsidRDefault="38D671F1" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ethnicity including GRT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF0C2B5" w14:textId="101479C7" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="78044D9D" w14:textId="25BDE37F" w:rsidR="38D671F1" w:rsidRDefault="38D671F1" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>First Language</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="516F53F5" w14:textId="101479C7" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20BC2647" w14:paraId="6EA5D869" w14:textId="77777777" w:rsidTr="6D7D8E78">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="27EF9D3F" w14:textId="6F437CDD" w:rsidR="38D671F1" w:rsidRDefault="68EB43F1" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEN Need </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7404" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BDD1CD6" w14:textId="61C8B574" w:rsidR="38D671F1" w:rsidRDefault="38D671F1" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t>K SEN / EHCP / EHCP in progress</w:t>
+            </w:r>
+            <w:r w:rsidR="180A37AF" w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / None</w:t>
+            </w:r>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (delete as applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20BC2647" w14:paraId="57AA1541" w14:textId="77777777" w:rsidTr="6D7D8E78">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1729014A" w14:textId="1BE33410" w:rsidR="38D671F1" w:rsidRDefault="68EB43F1" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEN Need </w:t>
+            </w:r>
+            <w:r w:rsidR="002A0D1F" w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>category (e.g. SEMH)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2167F8BA" w14:textId="101479C7" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F91440" w14:textId="15805C58" w:rsidR="38D671F1" w:rsidRDefault="38D671F1" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Free school meals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="508976D7" w14:textId="3424DBE1" w:rsidR="38D671F1" w:rsidRDefault="38D671F1" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20BC2647" w14:paraId="255D58E6" w14:textId="77777777" w:rsidTr="6D7D8E78">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E422C4A" w14:textId="728ECEFD" w:rsidR="43A078E7" w:rsidRDefault="43A078E7" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Care status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7404" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="42181F55" w14:textId="7968DC48" w:rsidR="43A078E7" w:rsidRDefault="43A078E7" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t>CLA / PCLA / SGO / Adopted / None (delete as applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20BC2647" w14:paraId="7F3446E9" w14:textId="77777777" w:rsidTr="6D7D8E78">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1421437D" w14:textId="366A523B" w:rsidR="49647116" w:rsidRDefault="49647116" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Home authority if not Hants</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D75869" w14:textId="4223F6B4" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="567E1573" w14:textId="251B088D" w:rsidR="49647116" w:rsidRDefault="49647116" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>% Attendance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7C7256" w14:textId="2C93029B" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20BC2647" w14:paraId="2A084D55" w14:textId="77777777" w:rsidTr="6D7D8E78">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="21CCE3AF" w14:textId="5B1B71DB" w:rsidR="4A87836B" w:rsidRDefault="4A87836B" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Social care involvement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7404" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="09AFAE2D" w14:textId="5EC27571" w:rsidR="4A87836B" w:rsidRDefault="4A87836B" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t>CiN / CP / Early Help / Historic / None (delete as applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="50CC1679" w14:textId="4AA30557" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...86 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="09D5E3C0" w14:textId="6AB3CB29" w:rsidR="4EDC0967" w:rsidRDefault="4EDC0967" w:rsidP="20BC2647">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="20BC2647">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Contacts</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11018" w:type="dxa"/>
-        <w:tblInd w:w="-1000" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9895" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2355"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="2615"/>
+        <w:gridCol w:w="1570"/>
+        <w:gridCol w:w="1555"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="20BC2647" w14:paraId="5E8922ED" w14:textId="77777777" w:rsidTr="0EFBA69C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1643C0C6" w14:textId="41BF3BF3" w:rsidR="1302327C" w:rsidRDefault="1302327C" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>School contact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7540" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2D6875" w14:textId="04A01885" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="738DDEAD" w14:textId="5E92FDBC" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="590406C8" w14:paraId="6AD44D17" w14:textId="77777777" w:rsidTr="0EFBA69C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E94C4E2" w14:textId="13F025D6" w:rsidR="672A143D" w:rsidRDefault="672A143D" w:rsidP="590406C8">
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Email address and phone number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7540" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="298991A9" w14:textId="31CF008B" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20BC2647" w14:paraId="13DAFD66" w14:textId="77777777" w:rsidTr="0EFBA69C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A18935" w14:textId="1452C3C3" w:rsidR="1302327C" w:rsidRDefault="1302327C" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pupil address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7540" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A87858" w14:textId="41F9A84F" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56DB27E7" w14:textId="4B92A4E6" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41378E02" w14:textId="4830FF7A" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20BC2647" w14:paraId="3DA74EC5" w14:textId="77777777" w:rsidTr="0EFBA69C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3641E502" w14:textId="355C53E6" w:rsidR="45041CAA" w:rsidRDefault="45041CAA" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Parent/Guardian name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04612C50" w14:textId="2A4F5EB6" w:rsidR="5F8052AE" w:rsidRDefault="5F8052AE" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Relationship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2615" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE3D02F" w14:textId="4C7CD35F" w:rsidR="5F8052AE" w:rsidRDefault="5F8052AE" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+            <w:r w:rsidR="2486F801" w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if different to pupil)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="118AAA33" w14:textId="1D622FD3" w:rsidR="5F8052AE" w:rsidRDefault="5F8052AE" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF60F5D" w14:textId="4E81F2C6" w:rsidR="5F8052AE" w:rsidRDefault="5F8052AE" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Phone number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20BC2647" w14:paraId="7415A73C" w14:textId="77777777" w:rsidTr="0EFBA69C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="640D8B35" w14:textId="4BB3A9DD" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A1E788" w14:textId="004D782F" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2163914F" w14:textId="004D782F" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B0C7FD" w14:textId="004D782F" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="302EB595" w14:textId="004D782F" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20BC2647" w14:paraId="1BCF562F" w14:textId="77777777" w:rsidTr="0EFBA69C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26213CEA" w14:textId="004D782F" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D22882B" w14:textId="004D782F" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5805D67C" w14:textId="004D782F" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="552A651C" w14:textId="004D782F" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33689796" w14:textId="004D782F" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20BC2647" w14:paraId="7C068C74" w14:textId="77777777" w:rsidTr="0EFBA69C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D08D6F" w14:textId="70BBEDB1" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE08AD3" w14:textId="1B5BCA9E" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F529D0" w14:textId="1AEBED09" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ECAD014" w14:textId="10FC9AF0" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B43D9D6" w14:textId="0FDD3089" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20BC2647" w14:paraId="2A2C2520" w14:textId="77777777" w:rsidTr="0EFBA69C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8340" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="21235A3C" w14:textId="01872D7B" w:rsidR="356B54D7" w:rsidRDefault="356B54D7" w:rsidP="0EFBA69C">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EFBA69C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Are there any b</w:t>
+            </w:r>
+            <w:r w:rsidR="0F993B18" w:rsidRPr="0EFBA69C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>arriers to family accessing information e.g. EAL, Literacy, Access to technology</w:t>
+            </w:r>
+            <w:r w:rsidR="7F157DAE" w:rsidRPr="0EFBA69C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1DED9B" w14:textId="1576711E" w:rsidR="1D84F800" w:rsidRDefault="454767A5" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23F0A6F4" w14:textId="347270A2" w:rsidR="1D84F800" w:rsidRDefault="1D84F800" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="590406C8" w14:paraId="06821DCF" w14:textId="77777777" w:rsidTr="0EFBA69C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9895" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E66EA5" w14:textId="2641E23C" w:rsidR="454767A5" w:rsidRDefault="454767A5" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t>If yes, please specify</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29922E9B" w14:textId="4ED4B28E" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="247108DE" w14:textId="263B7C80" w:rsidR="590406C8" w:rsidRDefault="590406C8"/>
+    <w:p w14:paraId="453D17A1" w14:textId="21621640" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40FC88E1" w14:textId="785AA21F" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11A9308D" w14:textId="044B8762" w:rsidR="590406C8" w:rsidRDefault="590406C8">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2937"/>
+        <w:gridCol w:w="2618"/>
+        <w:gridCol w:w="2166"/>
+        <w:gridCol w:w="1295"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="590406C8" w14:paraId="2D57D146" w14:textId="77777777" w:rsidTr="0EFBA69C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBB1C24" w14:textId="5E2EEDEC" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>External services contacts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="040165D7" w14:textId="59056200" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E6897B" w14:textId="47EF1114" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Email/Phone number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1302" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC8A627" w14:textId="38841D52" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="0EFBA69C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EFBA69C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Informed about PEX</w:t>
+            </w:r>
+            <w:r w:rsidR="7FD2CE05" w:rsidRPr="0EFBA69C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="590406C8" w14:paraId="3ACCF188" w14:textId="77777777" w:rsidTr="0EFBA69C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8A4636" w14:textId="0BB11443" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Social worker/Family support worker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="306939A5" w14:textId="165EB62B" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5870A1" w14:textId="6AD6C33A" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1302" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78351604" w14:textId="2D4AD131" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="590406C8" w14:paraId="689B3B50" w14:textId="77777777" w:rsidTr="0EFBA69C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9E5537" w14:textId="3AF86E43" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Virtual School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58EB592E" w14:textId="4E0AAE38" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4FCCC5" w14:textId="039FDAF4" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1302" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFC7A7F" w14:textId="6E12DCE2" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="590406C8" w14:paraId="6926C8B3" w14:textId="77777777" w:rsidTr="0EFBA69C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="64523BBF" w14:textId="4A1D52A5" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>SEN Caseworker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D03726E" w14:textId="6E400E56" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7740C16F" w14:textId="0F348A34" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1302" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C138398" w14:textId="4AF39D13" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="590406C8" w14:paraId="38358A90" w14:textId="77777777" w:rsidTr="0EFBA69C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5B0537" w14:textId="44BE4123" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education Centre/PBS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F99E05B" w14:textId="3E7BC4B3" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6859EEFE" w14:textId="7A3D6389" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1302" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3461F8AF" w14:textId="1C4A15C7" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="590406C8" w14:paraId="69252AE0" w14:textId="77777777" w:rsidTr="0EFBA69C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF3F6CB" w14:textId="3427EE5F" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Educational Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CA27FB" w14:textId="10E505CF" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="125D63F1" w14:textId="4EFF50FA" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1302" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F96B2A" w14:textId="0E93AB69" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="590406C8" w14:paraId="675B1C33" w14:textId="77777777" w:rsidTr="0EFBA69C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C284F5F" w14:textId="322EF5E6" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Youth Justice Service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79CDAC7D" w14:textId="0CC5B555" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B577A08" w14:textId="7005EE1E" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1302" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD261C1" w14:textId="5EF697D0" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="590406C8" w14:paraId="6E296E01" w14:textId="77777777" w:rsidTr="0EFBA69C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E30D87C" w14:textId="6C18D8E1" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Other (please specify e.g. EMTAS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FAB2DF7" w14:textId="2FA33C5F" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="341A3087" w14:textId="7511826A" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1302" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DEFC555" w14:textId="12AE9C1D" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1CA896A5" w14:textId="1E791FCE" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E905DB7" w14:textId="7F404E9C" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30960F95" w14:textId="074556E0" w:rsidR="753D8DE2" w:rsidRDefault="753D8DE2" w:rsidP="590406C8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="590406C8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="50401385" w:rsidRPr="590406C8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>xclusion Reason</w:t>
+      </w:r>
+      <w:r w:rsidR="7B9B2FBC" w:rsidRPr="590406C8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="7B9B2FBC" w:rsidRPr="590406C8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="50401385" w:rsidRPr="590406C8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>elect up to 3 reasons if appropriate</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2696"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1419"/>
+        <w:gridCol w:w="4140"/>
+        <w:gridCol w:w="495"/>
+        <w:gridCol w:w="3915"/>
+        <w:gridCol w:w="521"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="75328AE4" w14:textId="77777777" w:rsidTr="7A90423B">
-[...2 lines deleted...]
-            <w:tcW w:w="2696" w:type="dxa"/>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="4063EEF9" w14:textId="77777777" w:rsidTr="20BC2647">
+        <w:trPr>
+          <w:trHeight w:val="251"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F41958" w14:textId="29854768" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="1BD34205" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Physical assault against a pupil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="495" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="607D42C6" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3915" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40777ECC" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="1BD34205" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Abuse relating to disability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43481BEB" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="56C5ABF2" w14:textId="77777777" w:rsidTr="20BC2647">
+        <w:trPr>
+          <w:trHeight w:val="266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5340F1BB" w14:textId="77BA2ECA" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="1BD34205" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Physical assault against an adult</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="495" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D868499" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3915" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C99D07A" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="1BD34205" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2506"/>
+              </w:tabs>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Sexual misconduct</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DFAB91" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="599A9087" w14:textId="77777777" w:rsidTr="20BC2647">
+        <w:trPr>
+          <w:trHeight w:val="251"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78624DAF" w14:textId="228E99BF" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="1BD34205" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Verbal abuse / Threatening behaviour against a pupil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="495" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4B2C8E" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3915" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F938B3" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="1BD34205" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2506"/>
+              </w:tabs>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Drug/Alcohol related</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78010144" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="20948940" w14:textId="77777777" w:rsidTr="20BC2647">
+        <w:trPr>
+          <w:trHeight w:val="266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A76A94" w14:textId="23EC472C" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="1BD34205" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk48211230"/>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Verbal abuse / Threatening behaviour against an adult</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="495" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B079F2" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3915" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B430C02" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="1BD34205" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2506"/>
+              </w:tabs>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Damage to property</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5630936C" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="7D7DE50C" w14:textId="77777777" w:rsidTr="20BC2647">
+        <w:trPr>
+          <w:trHeight w:val="266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D622F1E" w14:textId="4ECF834E" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="1BD34205" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Use or threat of an offensive weapon/prohibited item</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="495" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB68E0E" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3915" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0874882E" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="1BD34205" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2506"/>
+              </w:tabs>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Theft</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7998FF0F" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="1834CD8E" w14:textId="77777777" w:rsidTr="20BC2647">
+        <w:trPr>
+          <w:trHeight w:val="251"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7469E970" w14:textId="4D0645A0" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="1BD34205" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Bullying</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="495" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2D711D" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3915" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...23 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50593017" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="1BD34205" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2506"/>
+              </w:tabs>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Persistent or general disruptive behaviour</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-            <w:tcW w:w="1658" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0896B1EF" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="3B58F3B6" w14:textId="77777777" w:rsidTr="20BC2647">
+        <w:trPr>
+          <w:trHeight w:val="266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CBE8F1C" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="1BD34205" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Racist abuse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...24 lines deleted...]
-            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75850CCB" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3915" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C48CFF8" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="1BD34205" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2506"/>
+              </w:tabs>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Inappropriate use of social media or online technology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="605F1942" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="685B3DEB" w14:textId="77777777" w:rsidTr="7A90423B">
-[...2 lines deleted...]
-            <w:tcW w:w="2696" w:type="dxa"/>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="0BD6384B" w14:textId="77777777" w:rsidTr="20BC2647">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8A54D2" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="1BD34205" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20BC2647">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Abuse against sexual orientation and gender identity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...24 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE4F5F8" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3915" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19BD2AB3" w14:textId="06303388" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2506"/>
+              </w:tabs>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...958 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="091BD565" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="659AF9C3" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="00255CAC">
+    <w:p w14:paraId="34E06A97" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C64052C" w14:textId="26DA2EB9" w:rsidR="590406C8" w:rsidRDefault="590406C8">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B59365" w14:textId="2290E25B" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7A39ED" w14:textId="3F9D6DD6" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="50401385" w:rsidP="590406C8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="590406C8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Academic Profile</w:t>
+      </w:r>
+      <w:r w:rsidR="00255CAC">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00255CAC">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9072" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="0698F08A" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0D26DF" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="50401385" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>KS1 &amp; KS2 Attainment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="003938CC" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="34508219" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="690B6CFD" w14:textId="3603939A" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="50401385" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Reading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="766119AC" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="50401385" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Writing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0622CDAE" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="50401385" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Maths</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="49605927" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E44A082" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="50401385" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Current Status</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19CE7020" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="50401385" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(e.g. WTS, ARE, GDS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB035C6" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="460B9E9B" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D08A8F" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="5E24DAAE" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C53071" w14:textId="2D10ECC1" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="50401385" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SAT results</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F47EABF" w14:textId="32B82DD0" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65058F88" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21602EB2" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01EC37C9" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="46E63C0D" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11018" w:type="dxa"/>
-        <w:tblInd w:w="-1000" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9072" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="09071311" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="253"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="099A8C5A" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="50401385" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>CAT Scores</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="69045707" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="253"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F7339C1" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="50401385" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Verbal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C83AB30" w14:textId="71C042DA" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="50401385" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Non-Verbal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="724B386F" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="50401385" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Quantitative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC0FF06" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="50401385" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Average</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="7E55AB04" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="253"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="668B9D2E" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1519CE4C" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A0BF242" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57598DBD" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="219F7B9B" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="378EC41F" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9072" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="48A4DA0D" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B06A2EA" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="50401385" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>KS3 &amp; KS4 Attainment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="7BED2370" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="774E060D" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="50401385" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Subject</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F31926" w14:textId="40DD8AE0" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="50401385" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Current Grade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7418C86E" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="50401385" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Exam Board</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75CE06F0" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="50401385" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Predicted Grade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="603C8545" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E19DB2D" w14:textId="63ECA78C" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="79772F6B" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FA3B0B" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB7EBD7" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDF5E96" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="311EA119" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1414AFB0" w14:textId="12C0F941" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Maths</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2882C4DE" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC734F7" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6447CA09" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="08C6C0F9" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D11CB12" w14:textId="5202840C" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Science</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="760A25A9" w14:textId="620DEAAC" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E53C977" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F64CAD8" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="61DCDCA4" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE5D7B7" w14:textId="3B71B86D" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="144AC3B6" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D109AA" w14:textId="7C115A13" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6C7CCC" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFC873C" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="6208DE02" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7109633B" w14:textId="31B485D2" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="144AC3B6" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="390CF0A3" w14:textId="707A86AB" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="40787D20" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6964FB48" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="698429DA" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0939DF4D" w14:textId="5C6B8D15" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="144AC3B6" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="662FA063" w14:textId="47DC5A62" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C28D520" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5584FA53" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="31BDD204" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="409D9314" w14:textId="681AC675" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="144AC3B6" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78202D12" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="056DFE55" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="356D00A0" w14:textId="3AA7F1F9" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="36CCE75A" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7F93A6" w14:textId="1CBB30CC" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="144AC3B6" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F503228" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A0DCC2" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4041C91B" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="13E8942A" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B52406" w14:textId="112DC06D" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="144AC3B6" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D33B7FF" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="642685DB" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34EA19B2" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="13F678B6" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="058F58E1" w14:textId="195C94ED" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="144AC3B6" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6751593F" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D9B7DB" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="596F0A99" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="71818B85" w14:textId="08A03A01" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05DDE759" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="590406C8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF4990B" w14:textId="6E9D0EC0" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="7D27B3F5" w:rsidP="590406C8">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="67566402">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Detailed overview</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2696"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3060"/>
+        <w:gridCol w:w="4990"/>
+        <w:gridCol w:w="4648"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="602EFB0D" w14:textId="77777777" w:rsidTr="009F4EF5">
-[...2 lines deleted...]
-            <w:tcW w:w="2696" w:type="dxa"/>
+      <w:tr w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w14:paraId="43DC0FFA" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="636"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...24 lines deleted...]
-            <w:tcW w:w="2832" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B88F76" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="1EC83875" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risks to Pupil or Other Pupils/Adults: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01648FCB" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09ECFDC5" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63D029AF" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w14:paraId="5911F76B" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="636"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5DD378" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="1EC83875" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Relationships with Peer Group:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="668680C7" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51073892" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D12108F" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w14:paraId="654F6B6E" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...24 lines deleted...]
-            <w:tcW w:w="3060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="214DA9ED" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="1EC83875" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Relationship between Home and School:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B7CABB6" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38D42AF3" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E809135" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w14:paraId="70ED9808" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D9383F" w14:textId="344E3469" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="1EC83875" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Pupil</w:t>
+            </w:r>
+            <w:r w:rsidR="4E8E4401" w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidR="2ED184AA" w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Relationship</w:t>
+            </w:r>
+            <w:r w:rsidR="4E8E4401" w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with Staff:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="524FA832" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54F461CD" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E58D4EF" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w14:paraId="58504A41" w14:textId="77777777" w:rsidTr="009F4EF5">
-[...2 lines deleted...]
-            <w:tcW w:w="2696" w:type="dxa"/>
+      <w:tr w:rsidR="0096070C" w:rsidRPr="009D0BA8" w14:paraId="7B5272F9" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...24 lines deleted...]
-            <w:tcW w:w="2832" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FEB731" w14:textId="77777777" w:rsidR="0096070C" w:rsidRDefault="64B39135" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Pupil’s</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> strengths and interests:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A4B2CC7" w14:textId="77777777" w:rsidR="0049323E" w:rsidRDefault="0049323E" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09760338" w14:textId="77777777" w:rsidR="0049323E" w:rsidRDefault="0049323E" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D164B46" w14:textId="1C569D26" w:rsidR="0049323E" w:rsidRPr="009D0BA8" w:rsidRDefault="0049323E" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w14:paraId="6E9492A4" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EE687C" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="1EC83875" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Details of Behaviours Shown:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="062B4760" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="455DD7AF" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C283C0D" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w14:paraId="4A9A5CA7" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...24 lines deleted...]
-            <w:tcW w:w="3060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54CA8833" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="1EC83875" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Details of SEN: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78D7F8A5" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="106AD645" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DAAC026" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w14:paraId="4CD62B42" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="1EE14D69" w14:textId="09957D04" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="1EC83875" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Physical or Mental Health Concerns</w:t>
+            </w:r>
+            <w:r w:rsidR="29B3C024" w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> including allergies</w:t>
+            </w:r>
+            <w:r w:rsidR="4A3AB8E6" w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> etc</w:t>
+            </w:r>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44636759" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34808FA2" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43130C93" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w14:paraId="52F175DC" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F46643C" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="1EC83875" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What would need to happen for this pupil to be successfully re-integrated into a new </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>school?:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="5A8022CB" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00C3AD27" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DD657C1" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w14:paraId="5257D4A6" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="885"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="144349C6" w14:textId="305C1CD5" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="1EC83875" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Are there any child protection concerns for this pupil? Please ensure relevant details are </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>given</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="31852B64" w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> including historic concerns where appropriate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="3BE8D368" w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7471E407" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5045DC19" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23199927" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2815407D" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w14:paraId="43CF6CFF" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="647"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DC7ED00" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="1EC83875" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of the School’s Designated Safeguarding Lead: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39DBE43B" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="590406C8" w14:paraId="21151BFF" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="647"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B44A585" w14:textId="737BEF7C" w:rsidR="59190C44" w:rsidRDefault="59190C44" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Completed by:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="727BFE4E" w14:textId="0C7D7B97" w:rsidR="59190C44" w:rsidRDefault="59190C44" w:rsidP="590406C8">
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Role:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="590406C8" w14:paraId="576207C7" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="647"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36AD29BA" w14:textId="36FB217B" w:rsidR="59190C44" w:rsidRDefault="59190C44" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="590406C8" w14:paraId="1A6AEDD9" w14:textId="77777777" w:rsidTr="590406C8">
+        <w:trPr>
+          <w:trHeight w:val="647"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CDE2782" w14:textId="265814F7" w:rsidR="59190C44" w:rsidRDefault="59190C44" w:rsidP="590406C8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Agreed by Headteacher:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76F12931" w14:textId="0A677658" w:rsidR="59190C44" w:rsidRDefault="59190C44" w:rsidP="590406C8">
+            <w:r w:rsidRPr="590406C8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Yes/No</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B3D8D76" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="00255CAC">
+    <w:p w14:paraId="07954A02" w14:textId="77777777" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="267ABA30" w14:textId="5116DF82" w:rsidR="00984D8A" w:rsidRPr="009D0BA8" w:rsidRDefault="00984D8A" w:rsidP="590406C8">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2368A649" w14:textId="77777777" w:rsidR="00255CAC" w:rsidRPr="009D0BA8" w:rsidRDefault="00255CAC" w:rsidP="00255CAC">
+    <w:p w14:paraId="4D459ACE" w14:textId="631CA170" w:rsidR="00984D8A" w:rsidRPr="00E33BC9" w:rsidRDefault="1EC83875" w:rsidP="590406C8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:hanging="851"/>
+        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="590406C8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5568 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to ISS for support and guidance: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="009D0BA8">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="590406C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           </w:rPr>
           <w:t>Exclusion, Reduced Hours Provision, Attendance &amp; Alternative Provision (sharepoint.com)</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="1237B7A3" w:rsidRPr="590406C8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="1237B7A3" w:rsidRPr="590406C8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>or contact:</w:t>
+      </w:r>
+      <w:r w:rsidR="1237B7A3" w:rsidRPr="590406C8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="1237B7A3" w:rsidRPr="590406C8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          </w:rPr>
+          <w:t>exclusion.queries@hants.gov.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="1237B7A3" w:rsidRPr="590406C8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="11D2705E" w14:textId="7BD00813" w:rsidR="00255CAC" w:rsidRPr="00EB04E6" w:rsidRDefault="00255CAC" w:rsidP="00255CAC">
+    <w:p w14:paraId="4DEF5DE8" w14:textId="2F07F84D" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="590406C8">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575367C7" w14:textId="27C1E724" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="590406C8">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D2705E" w14:textId="7BD00813" w:rsidR="00255CAC" w:rsidRPr="00EB04E6" w:rsidRDefault="00255CAC" w:rsidP="20BC2647">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00255CAC" w:rsidRPr="00EB04E6">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18B5AFE8" w14:textId="77777777" w:rsidR="00DE1B5A" w:rsidRDefault="00DE1B5A" w:rsidP="002F3445">
+    <w:p w14:paraId="6F2C34A7" w14:textId="77777777" w:rsidR="00922164" w:rsidRDefault="00922164" w:rsidP="002F3445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="253E345C" w14:textId="77777777" w:rsidR="00DE1B5A" w:rsidRDefault="00DE1B5A" w:rsidP="002F3445">
+    <w:p w14:paraId="55C475B4" w14:textId="77777777" w:rsidR="00922164" w:rsidRDefault="00922164" w:rsidP="002F3445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5C119F74" w14:textId="77777777" w:rsidR="00DE1B5A" w:rsidRDefault="00DE1B5A">
+    <w:p w14:paraId="123D620B" w14:textId="77777777" w:rsidR="00922164" w:rsidRDefault="00922164">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7318,109 +5727,345 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Mincho">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="20BC2647" w14:paraId="4FAB3A05" w14:textId="77777777" w:rsidTr="20BC2647">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="1CE555B6" w14:textId="4CDD105A" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="6F5C043E" w14:textId="6777ADF7" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="34126A32" w14:textId="33B5EDEC" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="716E054A" w14:textId="0CD12A35" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="590406C8" w14:paraId="5F062DDB" w14:textId="77777777" w:rsidTr="590406C8">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="721DB7D2" w14:textId="7E5D0204" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="22172B09" w14:textId="56A99305" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="66902FF1" w14:textId="72B37BEC" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="2433311B" w14:textId="708F0DB6" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BA48EC5" w14:textId="77777777" w:rsidR="00DE1B5A" w:rsidRDefault="00DE1B5A" w:rsidP="002F3445">
+    <w:p w14:paraId="3E9AB96A" w14:textId="77777777" w:rsidR="00922164" w:rsidRDefault="00922164" w:rsidP="002F3445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A339F75" w14:textId="77777777" w:rsidR="00DE1B5A" w:rsidRDefault="00DE1B5A" w:rsidP="002F3445">
+    <w:p w14:paraId="21F5AFD5" w14:textId="77777777" w:rsidR="00922164" w:rsidRDefault="00922164" w:rsidP="002F3445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="773E76C7" w14:textId="77777777" w:rsidR="00DE1B5A" w:rsidRDefault="00DE1B5A">
+    <w:p w14:paraId="3AEA0273" w14:textId="77777777" w:rsidR="00922164" w:rsidRDefault="00922164">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77551D58" w14:textId="18C0E79C" w:rsidR="20BC2647" w:rsidRDefault="20BC2647" w:rsidP="20BC2647">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3006"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="590406C8" w14:paraId="0DB2B110" w14:textId="77777777" w:rsidTr="590406C8">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="63312A7D" w14:textId="4D2FC19E" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2C876A9A" w14:textId="59E01201" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="408525C4" w14:textId="1553F743" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48D73989" wp14:editId="5850FF99">
+                <wp:extent cx="1771650" cy="459317"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1486318097" name="drawing" title="A black text on a white background&#10;&#10;Description automatically generated"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="558464129" name="Picture 558464129"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1771650" cy="459317"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="7834D859" w14:textId="6378622B" w:rsidR="590406C8" w:rsidRDefault="590406C8" w:rsidP="590406C8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41EA602D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACC6D2E6"/>
     <w:lvl w:ilvl="0" w:tplc="9D94AE22">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7682,217 +6327,488 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="823352270">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="795564278">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1839079283">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C60633"/>
     <w:rsid w:val="0001423C"/>
+    <w:rsid w:val="0002210E"/>
     <w:rsid w:val="00055E85"/>
     <w:rsid w:val="000717AB"/>
     <w:rsid w:val="0009108B"/>
     <w:rsid w:val="000A3510"/>
     <w:rsid w:val="000B5D56"/>
     <w:rsid w:val="000E3855"/>
     <w:rsid w:val="000E3BCE"/>
     <w:rsid w:val="00154B58"/>
     <w:rsid w:val="001F29F0"/>
     <w:rsid w:val="00205B2E"/>
     <w:rsid w:val="00214749"/>
     <w:rsid w:val="00217AE9"/>
     <w:rsid w:val="00255CAC"/>
     <w:rsid w:val="00270A68"/>
     <w:rsid w:val="00274E1B"/>
     <w:rsid w:val="00277A39"/>
     <w:rsid w:val="00296603"/>
     <w:rsid w:val="002979D3"/>
+    <w:rsid w:val="002A0D1F"/>
     <w:rsid w:val="002B437B"/>
     <w:rsid w:val="002C1CAC"/>
     <w:rsid w:val="002D2BE5"/>
     <w:rsid w:val="002D549B"/>
     <w:rsid w:val="002F3445"/>
     <w:rsid w:val="00351E2D"/>
     <w:rsid w:val="00363A37"/>
     <w:rsid w:val="003C3A01"/>
     <w:rsid w:val="003C3D8E"/>
     <w:rsid w:val="003E2A9B"/>
     <w:rsid w:val="004248AB"/>
     <w:rsid w:val="00453941"/>
     <w:rsid w:val="00483E18"/>
     <w:rsid w:val="0049323E"/>
     <w:rsid w:val="004D6776"/>
     <w:rsid w:val="004E68BE"/>
     <w:rsid w:val="0052745E"/>
     <w:rsid w:val="00554A5D"/>
     <w:rsid w:val="005949FE"/>
+    <w:rsid w:val="005A32ED"/>
     <w:rsid w:val="00602428"/>
     <w:rsid w:val="006234E8"/>
     <w:rsid w:val="00623A50"/>
     <w:rsid w:val="00651A86"/>
     <w:rsid w:val="006563E8"/>
     <w:rsid w:val="00687184"/>
     <w:rsid w:val="006C4296"/>
+    <w:rsid w:val="006E1C3B"/>
     <w:rsid w:val="00723C2B"/>
     <w:rsid w:val="00743F43"/>
     <w:rsid w:val="00775032"/>
     <w:rsid w:val="007B3153"/>
+    <w:rsid w:val="007B6350"/>
     <w:rsid w:val="007E2775"/>
+    <w:rsid w:val="007ECC9C"/>
     <w:rsid w:val="0080078A"/>
+    <w:rsid w:val="00801F94"/>
     <w:rsid w:val="00856459"/>
     <w:rsid w:val="0086414A"/>
     <w:rsid w:val="00885008"/>
     <w:rsid w:val="008D0881"/>
     <w:rsid w:val="008F4EE4"/>
     <w:rsid w:val="008F5B53"/>
+    <w:rsid w:val="00922164"/>
     <w:rsid w:val="009536C2"/>
     <w:rsid w:val="00954C76"/>
     <w:rsid w:val="0096070C"/>
     <w:rsid w:val="00966042"/>
     <w:rsid w:val="00984D8A"/>
     <w:rsid w:val="009A06F3"/>
     <w:rsid w:val="009A4A05"/>
     <w:rsid w:val="009D0BA8"/>
     <w:rsid w:val="009D2CD4"/>
     <w:rsid w:val="009E3132"/>
     <w:rsid w:val="009F4EF5"/>
     <w:rsid w:val="00A1002B"/>
     <w:rsid w:val="00A220F2"/>
     <w:rsid w:val="00A251E0"/>
     <w:rsid w:val="00A63932"/>
     <w:rsid w:val="00A743D0"/>
     <w:rsid w:val="00AA294F"/>
     <w:rsid w:val="00AF2094"/>
     <w:rsid w:val="00B23FD7"/>
     <w:rsid w:val="00B310BA"/>
     <w:rsid w:val="00B32C95"/>
     <w:rsid w:val="00B63F20"/>
     <w:rsid w:val="00B641FB"/>
     <w:rsid w:val="00B7028C"/>
+    <w:rsid w:val="00BB29D1"/>
     <w:rsid w:val="00BD14A4"/>
     <w:rsid w:val="00C173DE"/>
     <w:rsid w:val="00C23B3C"/>
     <w:rsid w:val="00C31FA8"/>
     <w:rsid w:val="00C60633"/>
     <w:rsid w:val="00C628B3"/>
     <w:rsid w:val="00C67629"/>
     <w:rsid w:val="00C73B9F"/>
     <w:rsid w:val="00C84FA7"/>
     <w:rsid w:val="00C9780C"/>
     <w:rsid w:val="00CA06AD"/>
     <w:rsid w:val="00CB2CDC"/>
     <w:rsid w:val="00CC613C"/>
     <w:rsid w:val="00D10688"/>
     <w:rsid w:val="00D1658F"/>
     <w:rsid w:val="00D42A17"/>
     <w:rsid w:val="00D75525"/>
     <w:rsid w:val="00D92D10"/>
     <w:rsid w:val="00DD4457"/>
     <w:rsid w:val="00DE0965"/>
     <w:rsid w:val="00DE1B5A"/>
     <w:rsid w:val="00DF36C7"/>
     <w:rsid w:val="00DF5233"/>
+    <w:rsid w:val="00E0C684"/>
     <w:rsid w:val="00E37E5A"/>
     <w:rsid w:val="00E46F5A"/>
     <w:rsid w:val="00E74B1B"/>
     <w:rsid w:val="00E87101"/>
+    <w:rsid w:val="00EA3A99"/>
     <w:rsid w:val="00EB04E6"/>
     <w:rsid w:val="00EB360C"/>
     <w:rsid w:val="00EC79B6"/>
     <w:rsid w:val="00EE290E"/>
     <w:rsid w:val="00F02941"/>
     <w:rsid w:val="00F17C66"/>
     <w:rsid w:val="00F205B0"/>
     <w:rsid w:val="00F31F57"/>
+    <w:rsid w:val="00F323C8"/>
     <w:rsid w:val="00F36CEB"/>
     <w:rsid w:val="00F65984"/>
     <w:rsid w:val="00F67379"/>
     <w:rsid w:val="00F8244D"/>
     <w:rsid w:val="00FB1E7A"/>
     <w:rsid w:val="00FB21FA"/>
     <w:rsid w:val="00FE4650"/>
     <w:rsid w:val="00FE5508"/>
     <w:rsid w:val="00FF5E1B"/>
+    <w:rsid w:val="01DC8D3A"/>
+    <w:rsid w:val="027F2A5D"/>
+    <w:rsid w:val="0283A82A"/>
+    <w:rsid w:val="02BF7F4D"/>
+    <w:rsid w:val="02BFD954"/>
+    <w:rsid w:val="03C05285"/>
+    <w:rsid w:val="045BAE97"/>
+    <w:rsid w:val="05D158FF"/>
+    <w:rsid w:val="05F2A728"/>
+    <w:rsid w:val="0659B3FB"/>
+    <w:rsid w:val="065F0A33"/>
     <w:rsid w:val="066BD330"/>
+    <w:rsid w:val="068A586F"/>
+    <w:rsid w:val="06F2BCBB"/>
+    <w:rsid w:val="0813F25F"/>
+    <w:rsid w:val="083B51A7"/>
+    <w:rsid w:val="08EE504F"/>
+    <w:rsid w:val="0985AAF2"/>
+    <w:rsid w:val="0CA313DD"/>
+    <w:rsid w:val="0CBEF5FF"/>
+    <w:rsid w:val="0CBF5AF1"/>
+    <w:rsid w:val="0D85FFF0"/>
+    <w:rsid w:val="0DF3D472"/>
+    <w:rsid w:val="0E96957F"/>
+    <w:rsid w:val="0EFBA69C"/>
+    <w:rsid w:val="0F993B18"/>
+    <w:rsid w:val="10B9186D"/>
     <w:rsid w:val="11B73380"/>
+    <w:rsid w:val="11EF37DA"/>
+    <w:rsid w:val="1237B7A3"/>
+    <w:rsid w:val="123C71FD"/>
+    <w:rsid w:val="125AC11B"/>
+    <w:rsid w:val="12949674"/>
+    <w:rsid w:val="12B8F45E"/>
+    <w:rsid w:val="12E14FBC"/>
+    <w:rsid w:val="1302327C"/>
+    <w:rsid w:val="13401E37"/>
+    <w:rsid w:val="13BF76B3"/>
+    <w:rsid w:val="144AC3B6"/>
+    <w:rsid w:val="145F0548"/>
+    <w:rsid w:val="1586DF1B"/>
+    <w:rsid w:val="15A73837"/>
+    <w:rsid w:val="15C060D7"/>
+    <w:rsid w:val="15DF8D0F"/>
+    <w:rsid w:val="165D74D0"/>
+    <w:rsid w:val="166EA949"/>
+    <w:rsid w:val="169B6BFF"/>
+    <w:rsid w:val="1731CDA1"/>
+    <w:rsid w:val="180A37AF"/>
+    <w:rsid w:val="196D67B8"/>
     <w:rsid w:val="19787D70"/>
+    <w:rsid w:val="1A049249"/>
+    <w:rsid w:val="1AECA897"/>
+    <w:rsid w:val="1B4F8BE3"/>
+    <w:rsid w:val="1BD34205"/>
     <w:rsid w:val="1D7E6E20"/>
+    <w:rsid w:val="1D84F800"/>
+    <w:rsid w:val="1EC83875"/>
+    <w:rsid w:val="1F69BAE6"/>
+    <w:rsid w:val="1F807CEF"/>
+    <w:rsid w:val="202A4095"/>
+    <w:rsid w:val="20339C09"/>
+    <w:rsid w:val="20BC2647"/>
+    <w:rsid w:val="219A6F84"/>
+    <w:rsid w:val="2350D790"/>
+    <w:rsid w:val="2354433E"/>
+    <w:rsid w:val="23BDBC09"/>
+    <w:rsid w:val="2486F801"/>
+    <w:rsid w:val="24A3C56E"/>
+    <w:rsid w:val="24DE48BD"/>
+    <w:rsid w:val="25687D3E"/>
     <w:rsid w:val="2657449F"/>
+    <w:rsid w:val="26DBD669"/>
+    <w:rsid w:val="2729AC5F"/>
+    <w:rsid w:val="2760CF55"/>
+    <w:rsid w:val="2794145D"/>
     <w:rsid w:val="297ADD62"/>
+    <w:rsid w:val="298199D0"/>
+    <w:rsid w:val="29B3C024"/>
+    <w:rsid w:val="29F9F5E2"/>
+    <w:rsid w:val="2A0713FC"/>
+    <w:rsid w:val="2B12EA40"/>
+    <w:rsid w:val="2BBFA3C9"/>
+    <w:rsid w:val="2BC0C5BA"/>
     <w:rsid w:val="2BF534B9"/>
+    <w:rsid w:val="2D00349E"/>
+    <w:rsid w:val="2D31F12F"/>
+    <w:rsid w:val="2D5C6B7A"/>
+    <w:rsid w:val="2E17B98F"/>
+    <w:rsid w:val="2E7E1103"/>
+    <w:rsid w:val="2E84B1E1"/>
+    <w:rsid w:val="2ED184AA"/>
+    <w:rsid w:val="2F26A25E"/>
     <w:rsid w:val="2F47AE42"/>
     <w:rsid w:val="301E3CAB"/>
+    <w:rsid w:val="3027D31D"/>
+    <w:rsid w:val="305001F9"/>
+    <w:rsid w:val="31161ED9"/>
+    <w:rsid w:val="3183798A"/>
+    <w:rsid w:val="31852B64"/>
+    <w:rsid w:val="3256682C"/>
+    <w:rsid w:val="3302FE73"/>
+    <w:rsid w:val="3441F829"/>
+    <w:rsid w:val="347C94C5"/>
+    <w:rsid w:val="34A54843"/>
     <w:rsid w:val="34CB1A59"/>
+    <w:rsid w:val="355E3AAB"/>
+    <w:rsid w:val="35680300"/>
+    <w:rsid w:val="356B54D7"/>
+    <w:rsid w:val="358E504B"/>
+    <w:rsid w:val="35FF7ADC"/>
+    <w:rsid w:val="3621ECDF"/>
+    <w:rsid w:val="3667AA7A"/>
     <w:rsid w:val="378EF69D"/>
+    <w:rsid w:val="38086EC8"/>
+    <w:rsid w:val="38D671F1"/>
+    <w:rsid w:val="3904C96A"/>
+    <w:rsid w:val="3906C12A"/>
+    <w:rsid w:val="39AC48B2"/>
+    <w:rsid w:val="39D1C45E"/>
+    <w:rsid w:val="3A046B7F"/>
+    <w:rsid w:val="3AC3BE34"/>
+    <w:rsid w:val="3AC99C7D"/>
+    <w:rsid w:val="3AEF271D"/>
+    <w:rsid w:val="3B8EBBE7"/>
+    <w:rsid w:val="3BE8D368"/>
+    <w:rsid w:val="3C0532A8"/>
+    <w:rsid w:val="3C1724C2"/>
+    <w:rsid w:val="3CA58A58"/>
     <w:rsid w:val="3CFF1B76"/>
+    <w:rsid w:val="3DDCE5B6"/>
+    <w:rsid w:val="3F1FF554"/>
+    <w:rsid w:val="4023225D"/>
+    <w:rsid w:val="41B7D8C9"/>
+    <w:rsid w:val="433C2F9E"/>
+    <w:rsid w:val="439485BE"/>
+    <w:rsid w:val="43A078E7"/>
+    <w:rsid w:val="43B7AB7B"/>
+    <w:rsid w:val="43BAEBB3"/>
+    <w:rsid w:val="43E96491"/>
+    <w:rsid w:val="442CBE00"/>
+    <w:rsid w:val="45041CAA"/>
+    <w:rsid w:val="454767A5"/>
+    <w:rsid w:val="4606A13A"/>
+    <w:rsid w:val="46452149"/>
+    <w:rsid w:val="4674BB57"/>
+    <w:rsid w:val="46B0E6BB"/>
     <w:rsid w:val="482EA39E"/>
+    <w:rsid w:val="48961C2E"/>
+    <w:rsid w:val="490AC4C9"/>
+    <w:rsid w:val="49647116"/>
+    <w:rsid w:val="49B9B540"/>
+    <w:rsid w:val="49D0A1DD"/>
+    <w:rsid w:val="49D2899F"/>
+    <w:rsid w:val="4A3AB8E6"/>
+    <w:rsid w:val="4A87836B"/>
+    <w:rsid w:val="4AF08AEB"/>
+    <w:rsid w:val="4B78CDB3"/>
+    <w:rsid w:val="4BCE2058"/>
+    <w:rsid w:val="4BEE4773"/>
+    <w:rsid w:val="4CFAB307"/>
+    <w:rsid w:val="4D3577D3"/>
+    <w:rsid w:val="4E0E16EB"/>
+    <w:rsid w:val="4E249991"/>
+    <w:rsid w:val="4E8E4401"/>
+    <w:rsid w:val="4ED9D12C"/>
+    <w:rsid w:val="4EDC0967"/>
     <w:rsid w:val="4EF0C68E"/>
+    <w:rsid w:val="50401385"/>
+    <w:rsid w:val="5108F4C2"/>
+    <w:rsid w:val="51252B80"/>
+    <w:rsid w:val="5180FDB3"/>
+    <w:rsid w:val="519C2E19"/>
+    <w:rsid w:val="51AB85F6"/>
+    <w:rsid w:val="51D7CD25"/>
+    <w:rsid w:val="52BD64D1"/>
+    <w:rsid w:val="53960D37"/>
+    <w:rsid w:val="54067FC6"/>
+    <w:rsid w:val="5416A2D4"/>
+    <w:rsid w:val="55F95567"/>
+    <w:rsid w:val="561497CB"/>
+    <w:rsid w:val="563B68B5"/>
+    <w:rsid w:val="56A8D77C"/>
+    <w:rsid w:val="56AD4B8E"/>
+    <w:rsid w:val="57052EEC"/>
+    <w:rsid w:val="5748BCDF"/>
+    <w:rsid w:val="57AB7EB6"/>
+    <w:rsid w:val="590406C8"/>
+    <w:rsid w:val="590AC9E4"/>
+    <w:rsid w:val="59190C44"/>
+    <w:rsid w:val="59D53B2B"/>
+    <w:rsid w:val="59E3838B"/>
+    <w:rsid w:val="5AC22D7A"/>
+    <w:rsid w:val="5C1C3BA8"/>
+    <w:rsid w:val="5CEAC797"/>
+    <w:rsid w:val="5D699A8C"/>
+    <w:rsid w:val="5EDE13D5"/>
+    <w:rsid w:val="5EE8EEF8"/>
+    <w:rsid w:val="5F0B990F"/>
+    <w:rsid w:val="5F8052AE"/>
+    <w:rsid w:val="5F97526E"/>
+    <w:rsid w:val="607A482E"/>
+    <w:rsid w:val="61934319"/>
+    <w:rsid w:val="61CACACB"/>
+    <w:rsid w:val="62061A89"/>
+    <w:rsid w:val="622A8E01"/>
+    <w:rsid w:val="628C72C5"/>
+    <w:rsid w:val="6327716E"/>
+    <w:rsid w:val="64381AE4"/>
+    <w:rsid w:val="64B39135"/>
+    <w:rsid w:val="64BA7D7D"/>
+    <w:rsid w:val="64C981FE"/>
+    <w:rsid w:val="64E9A71D"/>
+    <w:rsid w:val="65543E3C"/>
+    <w:rsid w:val="672A143D"/>
+    <w:rsid w:val="67566402"/>
+    <w:rsid w:val="6785A890"/>
+    <w:rsid w:val="678F503F"/>
+    <w:rsid w:val="67F1B00E"/>
+    <w:rsid w:val="67FBAEAC"/>
+    <w:rsid w:val="68826485"/>
+    <w:rsid w:val="68EB43F1"/>
+    <w:rsid w:val="68F3778A"/>
+    <w:rsid w:val="69D2FEEC"/>
+    <w:rsid w:val="6A15F3ED"/>
+    <w:rsid w:val="6A809ABB"/>
+    <w:rsid w:val="6B04B7E1"/>
+    <w:rsid w:val="6B337F0E"/>
+    <w:rsid w:val="6CE5EC07"/>
+    <w:rsid w:val="6D0E09F2"/>
+    <w:rsid w:val="6D7D8E78"/>
     <w:rsid w:val="6E0226D5"/>
+    <w:rsid w:val="6E02BB09"/>
+    <w:rsid w:val="6E0303ED"/>
+    <w:rsid w:val="6E3CC843"/>
+    <w:rsid w:val="6F0602DC"/>
+    <w:rsid w:val="6F1F23A1"/>
+    <w:rsid w:val="6F284D18"/>
+    <w:rsid w:val="6F419397"/>
+    <w:rsid w:val="704912E3"/>
+    <w:rsid w:val="704FD731"/>
+    <w:rsid w:val="708FBB9E"/>
+    <w:rsid w:val="70BAA6ED"/>
+    <w:rsid w:val="71E7C4DC"/>
     <w:rsid w:val="72720662"/>
+    <w:rsid w:val="73246421"/>
+    <w:rsid w:val="733AC9AA"/>
+    <w:rsid w:val="736611E0"/>
     <w:rsid w:val="747A2817"/>
+    <w:rsid w:val="749EEEE8"/>
+    <w:rsid w:val="74D1D816"/>
+    <w:rsid w:val="753D8DE2"/>
+    <w:rsid w:val="75F9946C"/>
+    <w:rsid w:val="762948F7"/>
+    <w:rsid w:val="76782E04"/>
+    <w:rsid w:val="779CF829"/>
+    <w:rsid w:val="77BC8728"/>
+    <w:rsid w:val="785EF2C0"/>
+    <w:rsid w:val="78F0B3C6"/>
+    <w:rsid w:val="79022FB0"/>
+    <w:rsid w:val="79772F6B"/>
+    <w:rsid w:val="799A39F2"/>
+    <w:rsid w:val="7A1320C3"/>
+    <w:rsid w:val="7A522B6D"/>
+    <w:rsid w:val="7A8110DE"/>
     <w:rsid w:val="7A90423B"/>
+    <w:rsid w:val="7AC07021"/>
+    <w:rsid w:val="7B9B2FBC"/>
+    <w:rsid w:val="7BB28B90"/>
     <w:rsid w:val="7C16E589"/>
+    <w:rsid w:val="7CB56603"/>
+    <w:rsid w:val="7D27B3F5"/>
+    <w:rsid w:val="7DF7B802"/>
+    <w:rsid w:val="7E818223"/>
+    <w:rsid w:val="7EC9837E"/>
+    <w:rsid w:val="7F157DAE"/>
+    <w:rsid w:val="7FD2CE05"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0B44B22A"/>
@@ -8485,51 +7401,55 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002F3445"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hants.sharepoint.com/sites/InformationHubforEducationalSettings/SitePages/Exclusions.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:exclusion.queries@hants.gov.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hants.sharepoint.com/sites/InformationHubforEducationalSettings/SitePages/Exclusions.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8799,123 +7719,114 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004DE6C7F1A4A32C4E95C88A93295AFD2C" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="15220d12e6d4bfaac6b91caabd45f81e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="093f40c3-e590-451d-baf8-cd06cdb5a81e" xmlns:ns3="52731fdf-59db-4ef5-89a3-973cc355fc9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a87dc7577b9394f0734ae92cc019ca8d" ns2:_="" ns3:_="">
     <xsd:import namespace="093f40c3-e590-451d-baf8-cd06cdb5a81e"/>
     <xsd:import namespace="52731fdf-59db-4ef5-89a3-973cc355fc9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:Service_x0020_Area"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -9099,122 +8010,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="3c5dbf34-c73a-430c-9290-9174ad787734" ContentTypeId="0x0101004E1B537BC2B2AD43A5AF5311D732D3AA" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="093f40c3-e590-451d-baf8-cd06cdb5a81e">Z6D3VUQ3RC7D-1965502631-370</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="093f40c3-e590-451d-baf8-cd06cdb5a81e">
+      <Url>https://hants.sharepoint.com/sites/InformationHubforEducationalSettings/_layouts/15/DocIdRedir.aspx?ID=Z6D3VUQ3RC7D-1965502631-370</Url>
+      <Description>Z6D3VUQ3RC7D-1965502631-370</Description>
+    </_dlc_DocIdUrl>
+    <Service_x0020_Area xmlns="52731fdf-59db-4ef5-89a3-973cc355fc9b"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBF7FB2E-85FA-498D-B088-75496BADBFB1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A25B747-8773-41E3-8A92-F623C8DF2916}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBF7FB2E-85FA-498D-B088-75496BADBFB1}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04D5AB23-C482-4411-9871-DBE6CA178E4F}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91026D8E-9146-4F3A-AB37-A7CF058B1360}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D8D2123-F8C3-4353-B7DB-DF7C4098A5C8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...21 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="88d8df83-ca86-48ef-a3c5-7604f9ab2ba6"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>499</Words>
-  <Characters>2847</Characters>
+  <Words>468</Words>
+  <Characters>2671</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Hampshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3340</CharactersWithSpaces>
+  <CharactersWithSpaces>3133</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>East, Chloe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004DE6C7F1A4A32C4E95C88A93295AFD2C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>c314f27e-1e73-403d-95dd-eea04a7ca0b2</vt:lpwstr>
+    <vt:lpwstr>e89dde6b-c61a-4460-8941-f692e83da650</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document_x0020_Type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="District">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Schools">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Academic_x0020_Year">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Inclusion_x0020_Support_x0020_Service">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Document Type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Academic Year">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Inclusion Support Service">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="lcf76f155ced4ddcb4097134ff3c332f">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>