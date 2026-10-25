--- v0 (2025-10-10)
+++ v1 (2026-10-25)
@@ -1,2558 +1,2474 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="55CC4306" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRDefault="008D19EB" w:rsidP="008D19EB">
+    <w:p w14:paraId="44ED2DE2" w14:textId="1E5B726D" w:rsidR="3673CAD0" w:rsidRDefault="3673CAD0" w:rsidP="68E32146">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...40 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:bCs/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009003DE">
-[...5 lines deleted...]
-      </w:r>
       <w:r>
-        <w:rPr>
-[...147 lines deleted...]
-      <w:r w:rsidRPr="00CE5C1F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D7A94DB" wp14:editId="32AD4524">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34F8B047" wp14:editId="63ADDA55">
             <wp:extent cx="1215390" cy="309880"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
-            <wp:wrapThrough wrapText="bothSides">
-[...8 lines deleted...]
-            <wp:docPr id="4100" name="Picture 4" descr="HCClogonew">
+            <wp:docPr id="1319507163" name="Picture 4" descr="HCClogonew">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EED84E18-2987-F2EC-0AC1-F689D4017232}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C550BD7-FBB8-4653-8444-F30E62E67620}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4100" name="Picture 4" descr="HCClogonew">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EED84E18-2987-F2EC-0AC1-F689D4017232}"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1215390" cy="309880"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="55CC4306" w14:textId="6EEFBC47" w:rsidR="008D19EB" w:rsidRDefault="008D19EB" w:rsidP="43DE7DE3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc184128589"/>
+      <w:r w:rsidRPr="43DE7DE3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Self-Evaluation Tool for Headteachers when Considering Permanent Exclusion (PEX)</w:t>
+      </w:r>
+      <w:r w:rsidR="2AAB5EC5" w:rsidRPr="43DE7DE3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="23695536" w14:textId="19AC0B7F" w:rsidR="00662E61" w:rsidRDefault="006B0917" w:rsidP="68E32146">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37ECA3F2" wp14:editId="09241739">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1135380</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>156210</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2926080" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="500805238" name="Straight Connector 1">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DC8A15B-E6FA-4923-9E32-8F4A3D71EF8B}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2926080" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="42552E51" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="89.4pt,12.3pt" to="319.8pt,12.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5gT5ymgEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815J9CFLBcg4J0kvR&#10;Bn18AEMtLSIkl1iylvz3XdK2XLRFDkUvFB8zszu7q+3d7J04ACWLoZfrVSsFBI2DDftefv/2+O5W&#10;ipRVGJTDAL08QpJ3u7dvtlPsYIMjugFIsEhI3RR7OeYcu6ZJegSv0gojBH40SF5lPtK+GUhNrO5d&#10;s2nbm2ZCGiKhhpT49uH0KHdV3xjQ+bMxCbJwveTccl2prs9lbXZb1e1JxdHqcxrqH7LwygYOukg9&#10;qKzED7J/SHmrCROavNLoGzTGaqge2M26/c3N11FFqF64OCkuZUr/T1Z/OtyHJ+IyTDF1KT5RcTEb&#10;8uXL+Ym5Fuu4FAvmLDRfbt5vbtpbrqm+vDVXYqSUPwB6UTa9dDYUH6pTh48pczCGXiB8uIauu3x0&#10;UMAufAEj7FCCVXadCrh3JA6K+zm8rEv/WKsiC8VY5xZS+zrpjC00qJOyENevExd0jYghL0RvA9Lf&#10;yHm+pGpO+Ivrk9di+xmHY21ELQe3uzo7j2aZp1/PlX79gXY/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;83u5p9sAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1aFHSpnGqCKkf&#10;QMuBoxsvcVR7HWI3DX/PIg5w29kdzb6pdrN3YsIx9oEUPC0yEEhtMD11Ct6O+8c1iJg0Ge0CoYIv&#10;jLCrb28qXZpwpVecDqkTHEKx1ApsSkMpZWwteh0XYUDi20cYvU4sx06aUV853Du5zLJcet0Tf7B6&#10;wBeL7flw8QqO7wUa++CaSX82hrrVud8XmVL3d3OzBZFwTn9m+MFndKiZ6RQuZKJwrIs1oycFy+cc&#10;BBvy1YaH0+9C1pX836D+BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHmBPnKaAQAAiAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPN7uafbAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA9AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="black [3200]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008D19EB" w:rsidRPr="68E32146">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is the expectation in HCC that schools will contact ISS </w:t>
+      </w:r>
+      <w:r w:rsidR="008D19EB" w:rsidRPr="68E32146">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>before</w:t>
+      </w:r>
+      <w:r w:rsidR="008D19EB" w:rsidRPr="68E32146">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the decision to permanently exclude is made, and before</w:t>
+      </w:r>
+      <w:r w:rsidR="008D19EB" w:rsidRPr="68E32146">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D19EB" w:rsidRPr="68E32146">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>the subsequent letter and notification are uploaded to the Hub.  It is also expected that any permanent exclusion paperwork is fully completed and uploaded on the day that the permanent exclusion is issued.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="13950" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tblBorders>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6825"/>
+        <w:gridCol w:w="7125"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="4E7182D5" w14:paraId="17F78380" w14:textId="77777777" w:rsidTr="68E32146">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="05028EB8" w14:textId="21C53BA0" w:rsidR="4BCFF75E" w:rsidRDefault="4BCFF75E" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Completed by:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C8D822" w14:textId="48C92E69" w:rsidR="4E7182D5" w:rsidRDefault="4BCFF75E" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2973FF9D" w14:textId="4C29842E" w:rsidR="4E7182D5" w:rsidRDefault="4E7182D5" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1F8525A1" w14:textId="479B2047" w:rsidR="4E7182D5" w:rsidRDefault="4E7182D5" w:rsidP="68E32146">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="4978" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6805"/>
         <w:gridCol w:w="7082"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="58C9FBCB" w14:textId="77777777" w:rsidTr="00FD5E69">
+      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="58C9FBCB" w14:textId="77777777" w:rsidTr="68E32146">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF6C51F" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="1AF6C51F" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Areas to Evaluate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="07F4FB33" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="07F4FB33" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C558B33" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="5C558B33" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="7FD631F9" w14:textId="77777777" w:rsidTr="00FD5E69">
+      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="7FD631F9" w14:textId="77777777" w:rsidTr="68E32146">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2E654DC9" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="2E654DC9" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The Incident(s)/Behaviour Policy/Tests for Permanent Exclusion </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57CD7389" w14:textId="77777777" w:rsidR="00EC21DE" w:rsidRPr="00262286" w:rsidRDefault="00EC21DE" w:rsidP="00FD5E69">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="57CD7389" w14:textId="77777777" w:rsidR="00EC21DE" w:rsidRPr="00262286" w:rsidRDefault="00EC21DE" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="54D1CD13" w14:textId="77777777" w:rsidTr="00FD5E69">
+      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="54D1CD13" w14:textId="77777777" w:rsidTr="68E32146">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57480A2D" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...27 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="57480A2D" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Is it for a single serious incident / one off incident or for persistent disruptive behaviour?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01BB4FC5" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09EFEFDE" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="09EFEFDE" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="636B1FEE" w14:textId="77777777" w:rsidTr="00FD5E69">
+      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="636B1FEE" w14:textId="77777777" w:rsidTr="68E32146">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB52FEE" w14:textId="4B04BB72" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...69 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="0FB52FEE" w14:textId="4B04BB72" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>How are you certain, that this incident relates to this child and that they are responsible for the behaviour? DfE civil standards of proof (on the balance of probability) did the child do this?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34FC8671" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56BE73BE" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="56BE73BE" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="5D307C16" w14:textId="77777777" w:rsidTr="00FD5E69">
+      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="5D307C16" w14:textId="77777777" w:rsidTr="68E32146">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB4DA7C" w14:textId="0965D606" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="1FB4DA7C" w14:textId="0965D606" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Has there been a </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E3730">
+            <w:r w:rsidRPr="68E32146">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>serious</w:t>
             </w:r>
-            <w:r w:rsidRPr="00262286">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="003E3730">
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> breach(s) of the school’s behaviour policy? Details of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="68E32146">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>how</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> the policy has been breached. Reference page/paragraph numbers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="782E8589" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="782E8589" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC5C558" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="2BC5C558" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="4F130D68" w14:textId="77777777" w:rsidTr="00FD5E69">
+      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="4F130D68" w14:textId="77777777" w:rsidTr="68E32146">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28153DE5" w14:textId="6E541C6C" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="003E3730">
+          <w:p w14:paraId="28153DE5" w14:textId="6E541C6C" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How will the child’s presence </w:t>
+            </w:r>
+            <w:r w:rsidRPr="68E32146">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>seriously</w:t>
             </w:r>
-            <w:r w:rsidRPr="00262286">
-[...15 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> harm the education and welfare of them / others? Have you completed a full risk assessment? How could you mitigate against permanent exclusion?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51F4553A" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25768683" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="25768683" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="6A69BF7F" w14:textId="77777777" w:rsidTr="00FD5E69">
+      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="6A69BF7F" w14:textId="77777777" w:rsidTr="68E32146">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28F62301" w14:textId="0E3380F9" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="001F3D0A">
+          <w:p w14:paraId="28F62301" w14:textId="0E3380F9" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Is the permanent exclusion a ‘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="68E32146">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>last resort’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00262286">
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> following a wide range of other strategies that have been unsuccessful? Has there been a recent review of the support? </w:t>
+            </w:r>
+            <w:r w:rsidR="007C74F8" w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Have you reviewed minutes of this?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05A99723" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5617CEEA" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="0E768FA1" w14:textId="77777777" w:rsidTr="68E32146">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E458D4" w14:textId="761CC83E" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">there been a </w:t>
-[...70 lines deleted...]
-            <w:r w:rsidRPr="001F3D0A">
+              <w:t xml:space="preserve">Is the exclusion a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="68E32146">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>fair</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="001F3D0A">
+            <w:r w:rsidRPr="68E32146">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rationa</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">l, </w:t>
             </w:r>
-            <w:r w:rsidRPr="001F3D0A">
+            <w:r w:rsidRPr="68E32146">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>reasonable</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidRPr="001F3D0A">
+            <w:r w:rsidRPr="68E32146">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>proportionate</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> decision?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5430BA38" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="5430BA38" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is the behaviour so serious that no other sanction is appropriate?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C64E443" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="6C64E443" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7595CA15" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="7595CA15" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="00B6589E" w14:textId="77777777" w:rsidTr="00FD5E69">
+      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="00B6589E" w14:textId="77777777" w:rsidTr="68E32146">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0114039A" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="0114039A" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Investigation</w:t>
             </w:r>
-            <w:r w:rsidR="007C74F8">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="007C74F8" w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Statements </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7570BAAC" w14:textId="77B7ADF4" w:rsidR="00EC21DE" w:rsidRPr="00262286" w:rsidRDefault="00EC21DE" w:rsidP="00FD5E69">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="7570BAAC" w14:textId="77B7ADF4" w:rsidR="00EC21DE" w:rsidRPr="00262286" w:rsidRDefault="00EC21DE" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="02246EF1" w14:textId="77777777" w:rsidTr="00FD5E69">
+      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="02246EF1" w14:textId="77777777" w:rsidTr="68E32146">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7249E3" w14:textId="329743D8" w:rsidR="008D19EB" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...58 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="6E7249E3" w14:textId="329743D8" w:rsidR="008D19EB" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Has the child had opportunity to explain what happened (not straight after the event)? Have they been offered a variety of ways to contribute?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="318974EA" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Are the school clear on what the child’s behaviour is trying to communicate?  Does the child understand the seriousness of the situation?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01570629" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0293FB82" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="0293FB82" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="70534576" w14:textId="77777777" w:rsidTr="00FD5E69">
+      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="70534576" w14:textId="77777777" w:rsidTr="68E32146">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC0C1D1" w14:textId="28B52196" w:rsidR="008D19EB" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...43 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="4AC0C1D1" w14:textId="28B52196" w:rsidR="008D19EB" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Have parents/others been consulted and did they add helpful information or context regarding the child’s behaviour? W</w:t>
+            </w:r>
+            <w:r w:rsidR="00705777" w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ere minutes produced and have they been reviewed</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FD84B35" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="5FD84B35" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07CA20A6" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="07CA20A6" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="29D53774" w14:textId="77777777" w:rsidTr="00FD5E69">
+      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="29D53774" w14:textId="77777777" w:rsidTr="68E32146">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="459CB2CF" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="000163B2">
+          <w:p w14:paraId="459CB2CF" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have you considered </w:t>
+            </w:r>
+            <w:r w:rsidRPr="68E32146">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>before</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-          <w:p w14:paraId="27847B41" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="008D19EB">
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> making the decision:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27847B41" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Has the decision to exclude been made in the heat of the moment?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20792E1A" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00E40B3C" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Has there been a thorough investigation?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63EA6BD7" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have robust witness statements been collated? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="095069F8" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Was there any provocation? E.g. bullying. Was it part of a wider picture?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CFE147A" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A646DCD" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00014527" w:rsidRPr="00262286" w14:paraId="26F6EFD4" w14:textId="77777777" w:rsidTr="68E32146">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C1F33D" w14:textId="77777777" w:rsidR="00014527" w:rsidRDefault="00014527" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SEND</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62340F30" w14:textId="77777777" w:rsidR="00014527" w:rsidRPr="00262286" w:rsidRDefault="00014527" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="02378506" w14:textId="77777777" w:rsidR="00014527" w:rsidRPr="00262286" w:rsidRDefault="00014527" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00014527" w:rsidRPr="00262286" w14:paraId="628AC954" w14:textId="77777777" w:rsidTr="68E32146">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="739D55EE" w14:textId="77777777" w:rsidR="00014527" w:rsidRPr="00262286" w:rsidRDefault="00014527" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does the child have any SEN- diagnosed or non-diagnosed conditions? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75F68571" w14:textId="77777777" w:rsidR="00014527" w:rsidRPr="00262286" w:rsidRDefault="00014527" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Have reasonable adjustments been made? How?  Was everything in place that should have been in place on this day?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FCF272C" w14:textId="77777777" w:rsidR="00014527" w:rsidRPr="00262286" w:rsidRDefault="00014527" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="391E82C0" w14:textId="77777777" w:rsidR="00014527" w:rsidRPr="00262286" w:rsidRDefault="00014527" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00014527" w:rsidRPr="00262286" w14:paraId="6E5ECF35" w14:textId="77777777" w:rsidTr="68E32146">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6A352B" w14:textId="77777777" w:rsidR="00014527" w:rsidRPr="00262286" w:rsidRDefault="00014527" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does the child have an EHCP? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E866280" w14:textId="77777777" w:rsidR="00014527" w:rsidRPr="00262286" w:rsidRDefault="00014527" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has an interim annual review been called to consider this incident / behaviour? Have you </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>made contact with</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SEN to discuss?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CA6778C" w14:textId="77777777" w:rsidR="00014527" w:rsidRPr="00262286" w:rsidRDefault="00014527" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79453067" w14:textId="77777777" w:rsidR="00014527" w:rsidRPr="00262286" w:rsidRDefault="00014527" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="3EFB7B4B" w14:textId="77777777" w:rsidTr="68E32146">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BB8E14" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Intervention/Support</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA444E" w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/Alternatives</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FA9C51B" w14:textId="076062BE" w:rsidR="00EC21DE" w:rsidRPr="00262286" w:rsidRDefault="00EC21DE" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="18209F36" w14:textId="77777777" w:rsidTr="68E32146">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="635D20DB" w14:textId="78F39767" w:rsidR="008D19EB" w:rsidRPr="00BE1B70" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Have you spoken to</w:t>
+            </w:r>
+            <w:r w:rsidR="00B81C9C" w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PBS or the Education Centre about this potential permanent exclusion?</w:t>
+            </w:r>
+            <w:r w:rsidR="007C74F8" w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> If not, why not?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D16097" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00BE1B70" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39735214" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="76821A49" w14:textId="77777777" w:rsidTr="68E32146">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE2E8E3" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Does the child have a working Pastoral Support Plan / Individual Behaviour Plan etc? When was this last reviewed? Did a range of professionals inform this?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E0D0808" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FA0442" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000904AB" w:rsidRPr="00262286" w14:paraId="3E62C8A2" w14:textId="77777777" w:rsidTr="68E32146">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="469E8A5B" w14:textId="77777777" w:rsidR="000904AB" w:rsidRPr="00DC7ADC" w:rsidRDefault="000904AB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Is the child known to Children Services and if so, what is their current involvement? Have you spoken with the Social Worker?  Have they added any relevant information? Has the Virtual School Extended Duties Team been contacted?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D4C1D17" w14:textId="77777777" w:rsidR="000904AB" w:rsidRPr="00262286" w:rsidRDefault="000904AB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C04C768" w14:textId="77777777" w:rsidR="000904AB" w:rsidRPr="00262286" w:rsidRDefault="000904AB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000904AB" w:rsidRPr="00262286" w14:paraId="39945DB6" w14:textId="77777777" w:rsidTr="68E32146">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2E9C20" w14:textId="77777777" w:rsidR="000904AB" w:rsidRPr="00262286" w:rsidRDefault="000904AB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the child a Looked After Child? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56285403" w14:textId="77777777" w:rsidR="000904AB" w:rsidRPr="00262286" w:rsidRDefault="000904AB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If so, has the Virtual School been contacted and a meeting held? What has been suggested? Has this been put in place?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DB2AE9F" w14:textId="77777777" w:rsidR="000904AB" w:rsidRPr="00262286" w:rsidRDefault="000904AB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE1F583" w14:textId="77777777" w:rsidR="000904AB" w:rsidRPr="00262286" w:rsidRDefault="000904AB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B821B1" w:rsidRPr="00262286" w14:paraId="5F8A4E07" w14:textId="77777777" w:rsidTr="68E32146">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="484F41C0" w14:textId="1B747FDA" w:rsidR="00B821B1" w:rsidRDefault="00B821B1" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Is the child from</w:t>
+            </w:r>
+            <w:r w:rsidR="0012325B" w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00545349" w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>traveller or global majority</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5138" w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> heritage or have English as an additional language?  If so, has EMTAS been contacted and a meeting held? What has been suggested? Has this been put in place?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6017C866" w14:textId="2159A10B" w:rsidR="006C5138" w:rsidRPr="00262286" w:rsidRDefault="006C5138" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6FEAAB" w14:textId="77777777" w:rsidR="00B821B1" w:rsidRPr="00262286" w:rsidRDefault="00B821B1" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000904AB" w:rsidRPr="00262286" w14:paraId="57C53937" w14:textId="77777777" w:rsidTr="68E32146">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="642BCF81" w14:textId="77777777" w:rsidR="000904AB" w:rsidRPr="00262286" w:rsidRDefault="000904AB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If a permanent exclusion is decided upon, would this increase the safeguarding risks for this child? How?  Can this be mitigated?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A93DE13" w14:textId="77777777" w:rsidR="000904AB" w:rsidRPr="00262286" w:rsidRDefault="000904AB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BB269D" w14:textId="77777777" w:rsidR="000904AB" w:rsidRPr="00262286" w:rsidRDefault="000904AB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C33DFD" w:rsidRPr="00262286" w14:paraId="38C80AD9" w14:textId="77777777" w:rsidTr="68E32146">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B2AA70" w14:textId="77777777" w:rsidR="00C33DFD" w:rsidRPr="00C33DFD" w:rsidRDefault="00C33DFD" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has the child had multiple exclusions, or will this be their first? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FE4C92C" w14:textId="77777777" w:rsidR="00C33DFD" w:rsidRPr="00C33DFD" w:rsidRDefault="00C33DFD" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="270653C2" w14:textId="77777777" w:rsidR="00C33DFD" w:rsidRPr="00262286" w:rsidRDefault="00C33DFD" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00603CC5" w:rsidRPr="00262286" w14:paraId="30B4EB78" w14:textId="77777777" w:rsidTr="68E32146">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="666D0EB5" w14:textId="77777777" w:rsidR="00705777" w:rsidRDefault="00603CC5" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have exclusions been effective in the past as a sanction? What else might be more appropriate: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76F506DC" w14:textId="12DB49F5" w:rsidR="00705777" w:rsidRPr="00705777" w:rsidRDefault="00705777" w:rsidP="68E32146">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="20792E1A" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00E40B3C" w:rsidRDefault="008D19EB" w:rsidP="008D19EB">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00603CC5" w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ducation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/a</w:t>
+            </w:r>
+            <w:r w:rsidR="00603CC5" w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wareness</w:t>
+            </w:r>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56169B76" w14:textId="7C16B0E5" w:rsidR="00705777" w:rsidRPr="00705777" w:rsidRDefault="00705777" w:rsidP="68E32146">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="63EA6BD7" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="008D19EB">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00603CC5" w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>estorative strategies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16414F69" w14:textId="622FF4D0" w:rsidR="00603CC5" w:rsidRPr="00705777" w:rsidRDefault="00705777" w:rsidP="68E32146">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...47 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="00603CC5" w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ediation?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="036961F6" w14:textId="77777777" w:rsidR="00603CC5" w:rsidRPr="00603CC5" w:rsidRDefault="00603CC5" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A646DCD" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="7CDFCC7E" w14:textId="77777777" w:rsidR="00603CC5" w:rsidRPr="00262286" w:rsidRDefault="00603CC5" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014527" w:rsidRPr="00262286" w14:paraId="26F6EFD4" w14:textId="77777777" w:rsidTr="00014527">
+      <w:tr w:rsidR="00603CC5" w:rsidRPr="00DC7ADC" w14:paraId="7D5771A7" w14:textId="77777777" w:rsidTr="68E32146">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...17 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="62902FE1" w14:textId="5156EF9B" w:rsidR="00603CC5" w:rsidRPr="00603CC5" w:rsidRDefault="00E739A2" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Would</w:t>
+            </w:r>
+            <w:r w:rsidR="00603CC5" w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a managed move or temporary direction offsite</w:t>
+            </w:r>
+            <w:r w:rsidR="6E753498" w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have</w:t>
+            </w:r>
+            <w:r w:rsidR="00603CC5" w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> been </w:t>
+            </w:r>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a more appropriate strategy</w:t>
+            </w:r>
+            <w:r w:rsidR="00603CC5" w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  If not, why not?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D075D2C" w14:textId="77777777" w:rsidR="00603CC5" w:rsidRPr="00603CC5" w:rsidRDefault="00603CC5" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8E1F67" w14:textId="77777777" w:rsidR="00603CC5" w:rsidRPr="00DC7ADC" w:rsidRDefault="00603CC5" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014527" w:rsidRPr="00262286" w14:paraId="628AC954" w14:textId="77777777" w:rsidTr="00FD5E69">
-[...202 lines deleted...]
-      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="3EFB7B4B" w14:textId="77777777" w:rsidTr="00FD5E69">
+      <w:tr w:rsidR="008D19EB" w:rsidRPr="00DC7ADC" w14:paraId="65B78F95" w14:textId="77777777" w:rsidTr="68E32146">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="24BB8E14" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...21 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="70559C40" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contact with ISS/Procedural Propriety</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EB01F90" w14:textId="77777777" w:rsidR="00EC21DE" w:rsidRPr="00DC7ADC" w:rsidRDefault="00EC21DE" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="18209F36" w14:textId="77777777" w:rsidTr="00FD5E69">
+      <w:tr w:rsidR="68E32146" w14:paraId="3E65C710" w14:textId="77777777" w:rsidTr="68E32146">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFCA947" w14:textId="087AD487" w:rsidR="3C1723C7" w:rsidRDefault="3C1723C7" w:rsidP="68E32146">
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do the parents/carers of an excluded pupil speak and have a good understanding of English?  If not, correspondence and documentation relating to the exclusion should be translated into their first language. In such cases, the school and/or Local Authority (LA) should arrange for an interpreter to be present at any meetings with the parents/carers about the exclusion – the Ethnic Minority and Traveller Achievement Service (EMTAS) may be able to help with this. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21FAFC65" w14:textId="68F9D9EC" w:rsidR="68E32146" w:rsidRDefault="68E32146" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7082" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B6A3E5" w14:textId="1BF4848A" w:rsidR="68E32146" w:rsidRDefault="68E32146" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D19EB" w:rsidRPr="00DC7ADC" w14:paraId="5A79BB3A" w14:textId="77777777" w:rsidTr="68E32146">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="635D20DB" w14:textId="78F39767" w:rsidR="008D19EB" w:rsidRPr="00BE1B70" w:rsidRDefault="008D19EB" w:rsidP="008D19EB">
-[...13 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="4E0C30C7" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Following the above, have you contacted ISS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>before</w:t>
+            </w:r>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the decision to permanently exclude is made, and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the subsequent letter and notification was uploaded to the Hub?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44B8207A" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39735214" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="66C2CE85" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00DC7ADC" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D19EB" w:rsidRPr="00262286" w14:paraId="76821A49" w14:textId="77777777" w:rsidTr="00FD5E69">
+      <w:tr w:rsidR="008D19EB" w:rsidRPr="00DC7ADC" w14:paraId="1106F087" w14:textId="77777777" w:rsidTr="68E32146">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE2E8E3" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...45 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="0B108407" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="009003DE" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68E32146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Has the permanent exclusion paperwork been fully completed and uploaded on the day that the permanent exclusion is issued?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13A5BFDC" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34FA0442" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00262286" w:rsidRDefault="008D19EB" w:rsidP="00FD5E69">
-[...780 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="58BE210E" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00DC7ADC" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="524627BC" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00510DF5" w:rsidRDefault="008D19EB" w:rsidP="008D19EB">
+    <w:p w14:paraId="524627BC" w14:textId="77777777" w:rsidR="008D19EB" w:rsidRPr="00510DF5" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="686F3614" w14:textId="580761F1" w:rsidR="008D19EB" w:rsidRPr="00510DF5" w:rsidRDefault="008D19EB" w:rsidP="008D19EB">
+    <w:p w14:paraId="686F3614" w14:textId="33D656D3" w:rsidR="008D19EB" w:rsidRPr="00510DF5" w:rsidRDefault="008D19EB" w:rsidP="68E32146">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00510DF5">
+      <w:r w:rsidRPr="68E32146">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schools are directed to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:tooltip="HCC Exclusions Guidance" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="68E32146">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
+            <w:sz w:val="22"/>
           </w:rPr>
           <w:t>HCC Exclusions Guidance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00510DF5">
+      <w:r w:rsidRPr="68E32146">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00BF2B4C">
+      <w:r w:rsidR="00BF2B4C" w:rsidRPr="68E32146">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>September 2025</w:t>
+        <w:t>September 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED32BD">
+      <w:r w:rsidR="18BEB2E9" w:rsidRPr="68E32146">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, specifically Section </w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="68E32146">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>J</w:t>
+        <w:t xml:space="preserve">, specifically Section J- Behaviour Checklist and Strategies, pp </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED32BD">
+      <w:r w:rsidRPr="68E32146">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>- Behaviour Checklist and Strategies, pp 57-61 for further information, advice and signposting.</w:t>
+        <w:t>57-61</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="68E32146">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> for further information, advice and signposting. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008D19EB" w:rsidRPr="00510DF5" w:rsidSect="008D19EB">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -2570,55 +2486,71 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30B0090B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5B4DFE8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2801,132 +2733,158 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1479420500">
+  <w:num w:numId="1" w16cid:durableId="1382024100">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1479420500">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D19EB"/>
     <w:rsid w:val="00014527"/>
     <w:rsid w:val="000904AB"/>
     <w:rsid w:val="0012325B"/>
     <w:rsid w:val="003942AB"/>
     <w:rsid w:val="003947EC"/>
     <w:rsid w:val="00483E18"/>
     <w:rsid w:val="004D38E0"/>
     <w:rsid w:val="00545349"/>
     <w:rsid w:val="00603CC5"/>
+    <w:rsid w:val="00662E61"/>
+    <w:rsid w:val="006B0917"/>
     <w:rsid w:val="006C5138"/>
+    <w:rsid w:val="006F64C1"/>
     <w:rsid w:val="00705777"/>
     <w:rsid w:val="007C2F44"/>
     <w:rsid w:val="007C74F8"/>
     <w:rsid w:val="008035AF"/>
     <w:rsid w:val="00865F9F"/>
     <w:rsid w:val="008D19EB"/>
+    <w:rsid w:val="00982C47"/>
     <w:rsid w:val="00A45DD1"/>
     <w:rsid w:val="00A83AF4"/>
     <w:rsid w:val="00A97E91"/>
+    <w:rsid w:val="00AE17F1"/>
     <w:rsid w:val="00B81C9C"/>
     <w:rsid w:val="00B821B1"/>
     <w:rsid w:val="00BF2B4C"/>
     <w:rsid w:val="00C33DFD"/>
+    <w:rsid w:val="00C82067"/>
     <w:rsid w:val="00CD488F"/>
+    <w:rsid w:val="00CF6579"/>
+    <w:rsid w:val="00CF7AB2"/>
     <w:rsid w:val="00D03893"/>
     <w:rsid w:val="00E739A2"/>
     <w:rsid w:val="00EC21DE"/>
+    <w:rsid w:val="00F323C8"/>
     <w:rsid w:val="00F4399B"/>
     <w:rsid w:val="00FA076F"/>
     <w:rsid w:val="00FA444E"/>
+    <w:rsid w:val="14280B5F"/>
+    <w:rsid w:val="15EE199B"/>
+    <w:rsid w:val="18BEB2E9"/>
+    <w:rsid w:val="26A2C54C"/>
+    <w:rsid w:val="2AAB5EC5"/>
+    <w:rsid w:val="3673CAD0"/>
+    <w:rsid w:val="3C1723C7"/>
+    <w:rsid w:val="43DE7DE3"/>
+    <w:rsid w:val="4BCFF75E"/>
+    <w:rsid w:val="4E7182D5"/>
+    <w:rsid w:val="68B3D6D1"/>
+    <w:rsid w:val="68E32146"/>
+    <w:rsid w:val="6E753498"/>
+    <w:rsid w:val="779C70A5"/>
+    <w:rsid w:val="7857B73A"/>
+    <w:rsid w:val="7A544B96"/>
+    <w:rsid w:val="7B86525F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3289C172"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{431B9C27-9DB2-42C9-804C-2FF0E27EFDB9}"/>
+  <w15:docId w15:val="{246D4244-90C7-42BF-B6DA-F80BF45E43CB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3943,51 +3901,51 @@
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007C74F8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hants.sharepoint.com/sites/InformationHubforEducationalSettings/SiteAssets/Forms/AllItems.aspx?id=%2Fsites%2FInformationHubforEducationalSettings%2FSiteAssets%2FSitePages%2FExclusions%2FHCC%2DExclusions%2DGuidance%2Dfor%2DSchools%2DSeptember%2D2024%2Epdf&amp;parent=%2Fsites%2FInformationHubforEducationalSettings%2FSiteAssets%2FSitePages%2FExclusions" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hants.sharepoint.com/sites/InformationHubforEducationalSettings/SiteAssets/Forms/AllItems.aspx?id=%2Fsites%2FInformationHubforEducationalSettings%2FSiteAssets%2FSitePages%2FExclusions%2FHCC%2DExclusions%2DGuidance%2Dfor%2DSchools%2DSeptember%2D2024%2Epdf&amp;parent=%2Fsites%2FInformationHubforEducationalSettings%2FSiteAssets%2FSitePages%2FExclusions" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4257,222 +4215,231 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000200280D390D8846BB7FCD88C6EA7328" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="85602f51a88254d35eaa66e03cc56c96">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="093f40c3-e590-451d-baf8-cd06cdb5a81e" xmlns:ns3="0a4990eb-bf74-4a02-a5ed-787372f5439b" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="901e9f8919bb5489bf560c1674e2b47f" ns2:_="" ns3:_="" ns4:_="">
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004DE6C7F1A4A32C4E95C88A93295AFD2C" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="15220d12e6d4bfaac6b91caabd45f81e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="093f40c3-e590-451d-baf8-cd06cdb5a81e" xmlns:ns3="52731fdf-59db-4ef5-89a3-973cc355fc9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a87dc7577b9394f0734ae92cc019ca8d" ns2:_="" ns3:_="">
     <xsd:import namespace="093f40c3-e590-451d-baf8-cd06cdb5a81e"/>
-    <xsd:import namespace="0a4990eb-bf74-4a02-a5ed-787372f5439b"/>
-    <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <xsd:import namespace="52731fdf-59db-4ef5-89a3-973cc355fc9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:Service_x0020_Area"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="093f40c3-e590-451d-baf8-cd06cdb5a81e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0a4990eb-bf74-4a02-a5ed-787372f5439b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="52731fdf-59db-4ef5-89a3-973cc355fc9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="Service_x0020_Area" ma:index="11" ma:displayName="Service Area" ma:format="Dropdown" ma:internalName="Service_x0020_Area">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Admissions"/>
+          <xsd:enumeration value="HtST"/>
+          <xsd:enumeration value="Business Support Team"/>
+          <xsd:enumeration value="SDCD"/>
+          <xsd:enumeration value="Exclusions"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="13" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
-    </xsd:element>
-[...37 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -4530,176 +4497,166 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="3c5dbf34-c73a-430c-9290-9174ad787734" ContentTypeId="0x0101004E1B537BC2B2AD43A5AF5311D732D3AA" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0a4990eb-bf74-4a02-a5ed-787372f5439b">
-[...3 lines deleted...]
-    <_dlc_DocId xmlns="093f40c3-e590-451d-baf8-cd06cdb5a81e">Z6D3VUQ3RC7D-1798041508-331</_dlc_DocId>
+    <_dlc_DocId xmlns="093f40c3-e590-451d-baf8-cd06cdb5a81e">Z6D3VUQ3RC7D-1965502631-371</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="093f40c3-e590-451d-baf8-cd06cdb5a81e">
-      <Url>https://hants.sharepoint.com/sites/InformationHubforEducationalSettings/_layouts/15/DocIdRedir.aspx?ID=Z6D3VUQ3RC7D-1798041508-331</Url>
-      <Description>Z6D3VUQ3RC7D-1798041508-331</Description>
+      <Url>https://hants.sharepoint.com/sites/InformationHubforEducationalSettings/_layouts/15/DocIdRedir.aspx?ID=Z6D3VUQ3RC7D-1965502631-371</Url>
+      <Description>Z6D3VUQ3RC7D-1965502631-371</Description>
     </_dlc_DocIdUrl>
+    <Service_x0020_Area xmlns="52731fdf-59db-4ef5-89a3-973cc355fc9b"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A393FA1-4CF4-45FA-AE8D-74E526A29827}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{309C1FAE-1670-40C1-9B75-BDCBD514E09D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{309C1FAE-1670-40C1-9B75-BDCBD514E09D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE08E661-B69E-49F2-A43F-0DEBBED2B395}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C920073-AE38-4033-85AE-8ED2F9CDA73B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C920073-AE38-4033-85AE-8ED2F9CDA73B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{470A11A3-79D7-4933-838C-FBDDFDAA4446}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D734A626-0867-4453-8B78-419B2FA87133}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{470A11A3-79D7-4933-838C-FBDDFDAA4446}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="88d8df83-ca86-48ef-a3c5-7604f9ab2ba6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>728</Words>
-  <Characters>4152</Characters>
+  <Words>798</Words>
+  <Characters>4555</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>9</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Hampshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4871</CharactersWithSpaces>
+  <CharactersWithSpaces>5343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>East, Chloe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101000200280D390D8846BB7FCD88C6EA7328</vt:lpwstr>
+    <vt:lpwstr>0x0101004DE6C7F1A4A32C4E95C88A93295AFD2C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>a0d2b46f-6f49-4968-8df3-ff11900a4f83</vt:lpwstr>
+    <vt:lpwstr>bff84178-2c76-45ae-8366-91e4d439edaf</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Document_x0020_Type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="District">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Schools">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Academic_x0020_Year">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Inclusion_x0020_Support_x0020_Service">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Document Type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Academic Year">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Inclusion Support Service">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="lcf76f155ced4ddcb4097134ff3c332f">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>