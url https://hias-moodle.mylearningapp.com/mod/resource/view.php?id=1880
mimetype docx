--- v0 (2025-10-10)
+++ v1 (2026-09-09)
@@ -9,73 +9,73 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="51FE6D5A" w14:textId="331C5F49" w:rsidR="009E2388" w:rsidRDefault="006F0C5D" w:rsidP="00A25D54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Request to authorise absence from school due to exceptional circumstances</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B5FAED" w14:textId="62805034" w:rsidR="009E2388" w:rsidRDefault="009E2388" w:rsidP="00A25D54">
       <w:pPr>
         <w:spacing w:after="38"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0665FE9D" w14:textId="44C3BCF1" w:rsidR="00301C4E" w:rsidRDefault="00301C4E" w:rsidP="00301C4E">
+    <w:p w14:paraId="0665FE9D" w14:textId="327B974A" w:rsidR="00301C4E" w:rsidRDefault="00301C4E" w:rsidP="00301C4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00301C4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There is no general right to authorised absence for a family holiday.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -94,67 +94,51 @@
         </w:rPr>
         <w:t>If you take your child out of school without permission the absence will be unauthorised</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="75B5E70A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">you may be issued a Penalty </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">you may be issued a Penalty Notice </w:t>
       </w:r>
       <w:r w:rsidRPr="75B5E70A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="75B5E70A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ocal </w:t>
       </w:r>
@@ -337,73 +321,54 @@
       <w:r w:rsidR="00301C4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is met</w:t>
       </w:r>
       <w:r w:rsidRPr="75B5E70A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006F0C5D" w:rsidRPr="75B5E70A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B02257" w14:textId="73C47663" w:rsidR="75B5E70A" w:rsidRDefault="75B5E70A" w:rsidP="75B5E70A">
-[...11 lines deleted...]
-    <w:p w14:paraId="7C8BA3D1" w14:textId="77777777" w:rsidR="009E2388" w:rsidRDefault="006F0C5D">
+    <w:p w14:paraId="7C8BA3D1" w14:textId="19C4C56D" w:rsidR="009E2388" w:rsidRDefault="009E2388">
       <w:pPr>
         <w:spacing w:after="36"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0D5CDCA3" w14:textId="0C0225D8" w:rsidR="006F0C5D" w:rsidRDefault="006F0C5D" w:rsidP="003B33F1">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="1016" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>You are advised not to make any arrangements until your request has been considered</w:t>
       </w:r>
       <w:r w:rsidR="00301C4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and this form is returned to you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CC1690" w14:textId="77777777" w:rsidR="003B33F1" w:rsidRPr="003B33F1" w:rsidRDefault="003B33F1" w:rsidP="003B33F1">
       <w:pPr>
@@ -777,50 +742,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B5476">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>the other side of the page.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB9CF74" w14:textId="77777777" w:rsidR="00E05A96" w:rsidRDefault="00E05A96" w:rsidP="00E05A96">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="31" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="102" w:right="947" w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1558561B" w14:textId="77777777" w:rsidR="00E05A96" w:rsidRDefault="00E05A96" w:rsidP="00E05A96">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="31" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="102" w:right="947" w:hanging="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69CDFEAF" w14:textId="77777777" w:rsidR="00301C4E" w:rsidRDefault="00301C4E" w:rsidP="00E05A96">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -1207,56 +1190,56 @@
                                   <a:miter lim="127000"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="1">
                                   <a:srgbClr val="000000"/>
                                 </a:lnRef>
                                 <a:fillRef idx="0">
                                   <a:srgbClr val="000000">
                                     <a:alpha val="0"/>
                                   </a:srgbClr>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:scrgbClr r="0" g="0" b="0"/>
                                 </a:effectRef>
                                 <a:fontRef idx="none"/>
                               </wps:style>
                               <wps:bodyPr/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
-[...2 lines deleted...]
-                      <v:shape id="Shape 328" style="position:absolute;width:133350;height:123825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="133350,123825" o:spid="_x0000_s1027" filled="f" path="m,123825r133350,l133350,,,,,123825xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBv7YO6wAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hCrPTVEekVKOUwsiAKx8fcG3utB2bm5JEW+frzUJweTjv9XYwrbiT841lBbNpAoK4tLrh&#10;SsH59D1JQfiArLG1TAoe5GG7+RitMdO25wPdj6ESMYR9hgrqELpMSl/WZNBPbUccuV/rDIYIXSW1&#10;wz6Gm1bOk2QpDTYcG2rsqKipvB5vRkHJPi3y639f7PjSuMXjwvnfXqnP8ZCvQAQawlv8cv9oBV/z&#10;uDaeiUdAbp4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAb+2DusAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="7EB6B140" id="Group 2918" o:spid="_x0000_s1026" style="width:10.5pt;height:9.75pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="133350,123825" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9K/NcZQIAABkGAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB8X+w4yNYacXpYt1yG&#10;rVi7H6DIkm1AX5CUOPn3oxh/NUV7aH2waenxiXykuLk7KUmO3PnW6DJZLrKEcM1M1eq6TP49/fxy&#10;kxAfqK6oNJqXyZn75G77+dOmswXPTWNkxR0BEu2LzpZJE4It0tSzhivqF8ZyDZvCOEUD/Lo6rRzt&#10;gF3JNM+yr2lnXGWdYdx7WL2/bCZb5BeCs/BHCM8DkWUCsQV8O3zv4zvdbmhRO2qblvVh0HdEoWir&#10;4dCR6p4GSg6ufUGlWuaMNyIsmFGpEaJlHHOAbJbZVTY7Zw4Wc6mLrrajTCDtlU7vpmW/jztnH+2D&#10;AyU6W4MW+BdzOQmn4heiJCeU7DxKxk+BMFhcrlarNQjLYGuZr27y9UVS1oDuL7xY8+NNv3Q4NH0W&#10;SmehOfyUv/9Y/o8NtRxl9QXk/+BIW5XJKodW1VRBkyKAxAUUBVGjRL7woNbH9BnzpAU7+LDjBoWm&#10;x18+XDqyGizaDBY76cF00NdvdrSlIfrFKKNJuqlSzViouKvMkT8ZxIWpXFMlIdIJIvUcOpT+WeUB&#10;P6CGr0XiGRpv3atAaKahzWYYJo3nIA0sxYRGA5OExbmMUsd8b9fQi4RRGCpOV3g5VRtg2MhWRQm+&#10;ZdkUCPDFJrtUFq1wljzKIvVfLqBBYq8jiXf1/rt05EjjSMEntgnGCtDoI1opR6/sVa8IpdI2tOfq&#10;afoDkLJnikiO0+yalvXRXEYaDAaQbxhsENLohGEZHUZ/DeMYD5xlG829qc44DFAQuHUoDc4fjKif&#10;lXHAzf8RNU307X8AAAD//wMAUEsDBBQABgAIAAAAIQBp2vZY2QAAAAMBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGb3aRS0ZhNKUU9FcFWEG/T7DQJzc6G7DZJ/72jF3sZeLzHm+/l&#10;y8m1aqA+NJ4NpLMEFHHpbcOVgc/d690jqBCRLbaeycCZAiyL66scM+tH/qBhGyslJRwyNFDH2GVa&#10;h7Imh2HmO2LxDr53GEX2lbY9jlLuWj1PkgftsGH5UGNH65rK4/bkDLyNOK7u05dhczysz9+7xfvX&#10;JiVjbm+m1TOoSFP8D8MvvqBDIUx7f2IbVGtAhsS/K948FbWXzNMCdJHrS/biBwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAL0r81xlAgAAGQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAGna9ljZAAAAAwEAAA8AAAAAAAAAAAAAAAAAvwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;">
+                      <v:shape id="Shape 328" o:spid="_x0000_s1027" style="position:absolute;width:133350;height:123825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="133350,123825" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBv7YO6wAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hCrPTVEekVKOUwsiAKx8fcG3utB2bm5JEW+frzUJweTjv9XYwrbiT841lBbNpAoK4tLrh&#10;SsH59D1JQfiArLG1TAoe5GG7+RitMdO25wPdj6ESMYR9hgrqELpMSl/WZNBPbUccuV/rDIYIXSW1&#10;wz6Gm1bOk2QpDTYcG2rsqKipvB5vRkHJPi3y639f7PjSuMXjwvnfXqnP8ZCvQAQawlv8cv9oBV/z&#10;uDaeiUdAbp4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAb+2DusAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,123825r133350,l133350,,,,,123825xe" filled="f">
                         <v:stroke miterlimit="83231f" joinstyle="miter" endcap="round"/>
-                        <v:path textboxrect="0,0,133350,123825" arrowok="t"/>
+                        <v:path arrowok="t" textboxrect="0,0,133350,123825"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Request approved for ____ number of days from the dates and times ____________ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="141B52DD" w14:textId="77777777" w:rsidR="009E2388" w:rsidRDefault="006F0C5D">
             <w:pPr>
               <w:ind w:left="36"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1382,144 +1365,156 @@
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Request not approved as the circumstances are not considered to constitute an exceptional reason and/or the impact of this absence will affect your child’s educational progress. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28BE5178" w14:textId="77777777" w:rsidR="009E2388" w:rsidRDefault="006F0C5D">
             <w:pPr>
               <w:ind w:left="36"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="593C2CCC" w14:textId="52C6C917" w:rsidR="000B71AA" w:rsidRDefault="006F0C5D" w:rsidP="00E05A96">
+          <w:p w14:paraId="089CCF74" w14:textId="77777777" w:rsidR="00DF0D66" w:rsidRDefault="006F0C5D" w:rsidP="000B31B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>PLEASE NOTE:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E05A96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">This leave of absence form serves as a Warning to parent/carer. Any unauthorised absence during this </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00953C01">
+              <w:t xml:space="preserve">This leave of absence form serves as a Warning to parent/carer. </w:t>
+            </w:r>
+            <w:r w:rsidR="000B31B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>period</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E05A96">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="000B31B3" w:rsidRPr="000B31B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> may be subject to a Penalty Notice OR may result in a prosecution if </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001107F5">
+              <w:t xml:space="preserve"> Penalty Notice may be issued to each parent for each child where the criteria set out in Hampshire County Council's Code of Conduct are met. Under the National Framework for Penalty Notices, a first Penalty Notice is charged at £160 per parent, per child and is reduced to £80 if paid within 21 days. A second Penalty Notice issued to the same parent for the same child within a rolling three-year period is charged at £160 and must be paid within 28 days, with no reduction available. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6324DDF6" w14:textId="77777777" w:rsidR="00DF0D66" w:rsidRDefault="00DF0D66" w:rsidP="000B31B3">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>two</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E05A96">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A84D518" w14:textId="02CF3B5C" w:rsidR="000B31B3" w:rsidRPr="000B31B3" w:rsidRDefault="000B31B3" w:rsidP="000B31B3">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> previous penalty notice</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001107F5">
+            </w:pPr>
+            <w:r w:rsidRPr="000B31B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">s have </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E05A96">
+              <w:t xml:space="preserve">If a Penalty Notice remains unpaid, or where a further offence occurs and a third Penalty Notice cannot be issued within the three-year period, legal action may be considered.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74EFB49C" w14:textId="77777777" w:rsidR="000B31B3" w:rsidRPr="000B31B3" w:rsidRDefault="000B31B3" w:rsidP="000B31B3">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>been issued</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00476A84">
+            </w:pPr>
+            <w:r w:rsidRPr="000B31B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0033000A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="593C2CCC" w14:textId="2AF0BC09" w:rsidR="000B71AA" w:rsidRDefault="000B31B3" w:rsidP="000B31B3">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>a rolling three-year period</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="000B31B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Parents have a legal duty under Section 444(1) of the Education Act 1996 to ensure their child's regular attendance at school, and failure to do so may result in prosecution.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F3448B0" w14:textId="77777777" w:rsidR="000B71AA" w:rsidRDefault="000B71AA" w:rsidP="00E05A96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28482DFB" w14:textId="3A5D5CE0" w:rsidR="00E05A96" w:rsidRPr="00A54E9C" w:rsidRDefault="00D41945" w:rsidP="00E05A96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A54E9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1680,246 +1675,94 @@
               <w:ind w:left="36"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Current attendance rate: _________ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75AC34F5" w14:textId="77777777" w:rsidR="009E2388" w:rsidRDefault="006F0C5D">
             <w:pPr>
               <w:ind w:left="36"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D3DD0BA" w14:textId="77777777" w:rsidR="009E2388" w:rsidRDefault="006F0C5D">
+    <w:p w14:paraId="76F1581B" w14:textId="65B40D62" w:rsidR="00E05A96" w:rsidRPr="00FF187B" w:rsidRDefault="00E05A96" w:rsidP="00FF187B">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...154 lines deleted...]
-    <w:p w14:paraId="23CDE990" w14:textId="772E9884" w:rsidR="009E2388" w:rsidRDefault="07DC60C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23CDE990" w14:textId="5F511413" w:rsidR="009E2388" w:rsidRDefault="009E2388" w:rsidP="00717D8B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10203"/>
         </w:tabs>
-        <w:ind w:left="-1234" w:right="-15" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="-15" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="009E2388">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16841"/>
       <w:pgMar w:top="228" w:right="570" w:bottom="284" w:left="1133" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C99585E" w14:textId="77777777" w:rsidR="00C83D6A" w:rsidRDefault="00C83D6A" w:rsidP="006F0C5D">
+    <w:p w14:paraId="58D884C7" w14:textId="77777777" w:rsidR="00E375F6" w:rsidRDefault="00E375F6" w:rsidP="006F0C5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="170A18B1" w14:textId="77777777" w:rsidR="00C83D6A" w:rsidRDefault="00C83D6A" w:rsidP="006F0C5D">
+    <w:p w14:paraId="65E75186" w14:textId="77777777" w:rsidR="00E375F6" w:rsidRDefault="00E375F6" w:rsidP="006F0C5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1935,89 +1778,89 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10518024" w14:textId="4005E22C" w:rsidR="00301C4E" w:rsidRDefault="00301C4E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>www.hants.gov.uk</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FF7CD3B" w14:textId="77777777" w:rsidR="00C83D6A" w:rsidRDefault="00C83D6A" w:rsidP="006F0C5D">
+    <w:p w14:paraId="30670078" w14:textId="77777777" w:rsidR="00E375F6" w:rsidRDefault="00E375F6" w:rsidP="006F0C5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59AEAB06" w14:textId="77777777" w:rsidR="00C83D6A" w:rsidRDefault="00C83D6A" w:rsidP="006F0C5D">
+    <w:p w14:paraId="1197B9FD" w14:textId="77777777" w:rsidR="00E375F6" w:rsidRDefault="00E375F6" w:rsidP="006F0C5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A3DD057" w14:textId="29D68924" w:rsidR="006F0C5D" w:rsidRDefault="006F0C5D" w:rsidP="006F0C5D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="640E8FFF" wp14:editId="0E48EC15">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4471670</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-314325</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1950720" cy="503555"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTight wrapText="bothSides">
                 <wp:wrapPolygon edited="0">
                   <wp:start x="0" y="0"/>
@@ -2147,154 +1990,169 @@
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
               <v:shape id="Picture 12" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;width:19513;height:5048;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAhtmJkvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdN7UGlGmUrFDx4sbveh2a27W4zKU3s499vFgRv8/E953geTSN66lxtWcFmHYEgLqyu&#10;uVTw9Zmt9iCcR9bYWCYFEzk4n+azIybaDnynPvelCCHsElRQed8mUrqiIoNubVviwH3bzqAPsCul&#10;7nAI4aaRcRRtpcGaQ0OFLV0qKn7zp1Gw+0nt1DcPO92zFIv8Wsr4Nii1XIwfBxCeRv8Wv9xXHebH&#10;8P9LOECe/gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAhtmJkvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;">
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
               <w10:wrap type="tight"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="206E5CF8" w14:textId="77777777" w:rsidR="006F0C5D" w:rsidRDefault="006F0C5D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E2388"/>
     <w:rsid w:val="000047DC"/>
     <w:rsid w:val="00030009"/>
+    <w:rsid w:val="000417FC"/>
     <w:rsid w:val="0006236E"/>
+    <w:rsid w:val="000A6BD2"/>
+    <w:rsid w:val="000B31B3"/>
     <w:rsid w:val="000B5476"/>
     <w:rsid w:val="000B71AA"/>
+    <w:rsid w:val="000E2928"/>
     <w:rsid w:val="001107F5"/>
     <w:rsid w:val="00127EDD"/>
     <w:rsid w:val="0013780B"/>
+    <w:rsid w:val="001862A6"/>
     <w:rsid w:val="001E713A"/>
     <w:rsid w:val="00203C76"/>
     <w:rsid w:val="0026400B"/>
-    <w:rsid w:val="00296913"/>
     <w:rsid w:val="002D2310"/>
     <w:rsid w:val="002F1E79"/>
     <w:rsid w:val="00301C4E"/>
     <w:rsid w:val="0033000A"/>
+    <w:rsid w:val="00333E52"/>
     <w:rsid w:val="00347105"/>
     <w:rsid w:val="00350651"/>
     <w:rsid w:val="0036515F"/>
     <w:rsid w:val="003B33F1"/>
     <w:rsid w:val="0040005B"/>
+    <w:rsid w:val="00425434"/>
     <w:rsid w:val="0046587C"/>
     <w:rsid w:val="00476A84"/>
     <w:rsid w:val="00520342"/>
-    <w:rsid w:val="00580979"/>
     <w:rsid w:val="005C45B9"/>
     <w:rsid w:val="005D6660"/>
     <w:rsid w:val="006E736B"/>
     <w:rsid w:val="006F0C5D"/>
     <w:rsid w:val="00715709"/>
+    <w:rsid w:val="00717D8B"/>
     <w:rsid w:val="007956FE"/>
     <w:rsid w:val="00821B67"/>
+    <w:rsid w:val="00834170"/>
+    <w:rsid w:val="00865759"/>
     <w:rsid w:val="00865983"/>
     <w:rsid w:val="00875F49"/>
+    <w:rsid w:val="008E094F"/>
     <w:rsid w:val="00943AFC"/>
     <w:rsid w:val="00953C01"/>
     <w:rsid w:val="009552EA"/>
     <w:rsid w:val="00963561"/>
+    <w:rsid w:val="00994111"/>
     <w:rsid w:val="009D1277"/>
     <w:rsid w:val="009E2388"/>
     <w:rsid w:val="009F47BA"/>
     <w:rsid w:val="00A25D54"/>
     <w:rsid w:val="00A52609"/>
     <w:rsid w:val="00A54E9C"/>
+    <w:rsid w:val="00A552EB"/>
     <w:rsid w:val="00B705BD"/>
     <w:rsid w:val="00C83D6A"/>
     <w:rsid w:val="00C84396"/>
+    <w:rsid w:val="00C94D53"/>
     <w:rsid w:val="00D41945"/>
     <w:rsid w:val="00D87604"/>
+    <w:rsid w:val="00DF0D66"/>
     <w:rsid w:val="00E05A96"/>
     <w:rsid w:val="00E21AE7"/>
+    <w:rsid w:val="00E375F6"/>
+    <w:rsid w:val="00EB17F2"/>
     <w:rsid w:val="00EE4CB1"/>
     <w:rsid w:val="00FD01D9"/>
     <w:rsid w:val="00FD76FC"/>
+    <w:rsid w:val="00FF187B"/>
     <w:rsid w:val="07DC60C6"/>
     <w:rsid w:val="4276F152"/>
     <w:rsid w:val="56ACD675"/>
     <w:rsid w:val="75B5E70A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="41F83761"/>
   <w15:docId w15:val="{88B63C77-9EDC-4CB8-8AFE-4C292895A06F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -3231,50 +3089,78 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Target_x0020_Audiences xmlns="7A8098E6-6691-4BBC-A2CE-4DC9DA86C681" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7a8098e6-6691-4bbc-a2ce-4dc9da86c681">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_dlc_DocId xmlns="73ea213d-2773-4479-8168-839d8225b7a1">SCDOCID-335047125-12161912</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="73ea213d-2773-4479-8168-839d8225b7a1">
+      <Url>https://hants.sharepoint.com/sites/SC/FSS/_layouts/15/DocIdRedir.aspx?ID=SCDOCID-335047125-12161912</Url>
+      <Description>SCDOCID-335047125-12161912</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006C66D28135AF4840A3719F63126A572D" ma:contentTypeVersion="671" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8b662ed092395a4ac9cd29126ba10f75">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="7A8098E6-6691-4BBC-A2CE-4DC9DA86C681" xmlns:ns3="73ea213d-2773-4479-8168-839d8225b7a1" xmlns:ns4="7a8098e6-6691-4bbc-a2ce-4dc9da86c681" xmlns:ns5="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="550918c7b895b4fce045d02ef2d7dbc3" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="7A8098E6-6691-4BBC-A2CE-4DC9DA86C681"/>
     <xsd:import namespace="73ea213d-2773-4479-8168-839d8225b7a1"/>
     <xsd:import namespace="7a8098e6-6691-4bbc-a2ce-4dc9da86c681"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Target_x0020_Audiences" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns5:IconOverlay" minOccurs="0"/>
                 <xsd:element ref="ns1:_vti_ItemDeclaredRecord" minOccurs="0"/>
@@ -3549,78 +3435,50 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
@@ -3628,116 +3486,116 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B25B309F-EBF2-4CDB-8D45-07B44697E30C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4538BE5-AED1-4526-9659-CF393B91C6A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="7A8098E6-6691-4BBC-A2CE-4DC9DA86C681"/>
+    <ds:schemaRef ds:uri="7a8098e6-6691-4bbc-a2ce-4dc9da86c681"/>
+    <ds:schemaRef ds:uri="73ea213d-2773-4479-8168-839d8225b7a1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3498432-CC3A-433B-8D71-90F868FA1164}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="7A8098E6-6691-4BBC-A2CE-4DC9DA86C681"/>
     <ds:schemaRef ds:uri="73ea213d-2773-4479-8168-839d8225b7a1"/>
     <ds:schemaRef ds:uri="7a8098e6-6691-4bbc-a2ce-4dc9da86c681"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F9D1C79-5435-4DF8-AEFA-3A001E1A7784}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>529</Words>
-  <Characters>3017</Characters>
+  <Words>618</Words>
+  <Characters>3525</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>7</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3539</CharactersWithSpaces>
+  <CharactersWithSpaces>4135</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MODEL APPLICATION FORM FOR REQUEST TO AUTHORISE ABSENCE FROM SCHOOL</dc:title>
   <dc:subject/>
   <dc:creator>HIAS</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006C66D28135AF4840A3719F63126A572D</vt:lpwstr>
   </property>